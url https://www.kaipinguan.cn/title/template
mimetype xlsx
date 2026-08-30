--- v0 (2026-07-10)
+++ v1 (2026-08-30)
@@ -1,99 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="1" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="标题改写模板" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="使用说明" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="填写区" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet name="示例" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="13">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="18"/>
+    </font>
+    <font>
+      <color rgb="00FFFFFF"/>
+      <sz val="10.5"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="000071E3"/>
+      <sz val="12.5"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="13"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="001D1D1F"/>
+      <sz val="12"/>
+    </font>
+    <font>
+      <color rgb="003C3C43"/>
+      <sz val="10.5"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="001D1D1F"/>
+      <sz val="10.5"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="008A6600"/>
+      <sz val="12.5"/>
+    </font>
+    <font>
+      <color rgb="003C3C43"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <color rgb="008E8E93"/>
+      <sz val="9"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+      <sz val="11"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="008A6600"/>
+      <sz val="11"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="9">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="000071E3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00005BB8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00E8F1FC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00D9E8FB"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00F7F9FC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFF6DA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFFDF3"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="00D9D9D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="00D9D9D9"/>
+      </right>
+      <top style="thin">
+        <color rgb="00D9D9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="00D9D9D9"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
+  <dxfs count="1">
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color rgb="FFCC0000"/>
+      </font>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -122,51 +281,106 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
+</file>
+
+<file path=xl/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <authors>
+    <author>开品官</author>
+  </authors>
+  <commentList>
+    <comment ref="A1" authorId="0" shapeId="0">
+      <text>
+        <t>必填。填你自己系统里的卖家 SKU（Seller SKU），用于对应改写结果，不能留空。</t>
+      </text>
+    </comment>
+    <comment ref="B1" authorId="0" shapeId="0">
+      <text>
+        <t>选填。不填也没关系，上传后可以在网站上统一指定一个默认品牌。</t>
+      </text>
+    </comment>
+    <comment ref="C1" authorId="0" shapeId="0">
+      <text>
+        <t>必填。现在还在用的那一整段旧标题，原文整段粘贴进来就行，最多 600 字符。</t>
+      </text>
+    </comment>
+    <comment ref="D1" authorId="0" shapeId="0">
+      <text>
+        <t>系统自动计算，公式已经写好，不用手填，也别删掉或改动这一列。</t>
+      </text>
+    </comment>
+    <comment ref="E1" authorId="0" shapeId="0">
+      <text>
+        <t>选填但强烈建议填。买家语言素材，AI 会从中提炼副标题词根，效果明显更好。</t>
+      </text>
+    </comment>
+    <comment ref="F1" authorId="0" shapeId="0">
+      <text>
+        <t>选填但强烈建议填。买家语言素材，AI 会从中提炼副标题词根，效果明显更好。</t>
+      </text>
+    </comment>
+    <comment ref="G1" authorId="0" shapeId="0">
+      <text>
+        <t>选填但强烈建议填。买家语言素材，AI 会从中提炼副标题词根，效果明显更好。</t>
+      </text>
+    </comment>
+    <comment ref="H1" authorId="0" shapeId="0">
+      <text>
+        <t>选填但强烈建议填。买家语言素材，AI 会从中提炼副标题词根，效果明显更好。</t>
+      </text>
+    </comment>
+    <comment ref="I1" authorId="0" shapeId="0">
+      <text>
+        <t>选填但强烈建议填。买家语言素材，AI 会从中提炼副标题词根，效果明显更好。</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -408,186 +622,3414 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments/comment1.xml" Id="comments" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/commentsDrawing1.vml" Id="anysvml" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="16" customWidth="1" min="1" max="1"/>
-[...6 lines deleted...]
-    <col width="42" customWidth="1" min="8" max="8"/>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="20" customWidth="1" min="2" max="2"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
-    <row r="1">
+    <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
+          <t>两段式标题改写 · 填写模板</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="20" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>kaipinguan.cn/title ｜ 7 月 27 日新规两段式标题批量改写工具 ｜ 开品官出品</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="24" customHeight="1">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>三步走，改完就这么简单</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="22" customHeight="1">
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>①</t>
+        </is>
+      </c>
+      <c r="B5" s="5" t="inlineStr">
+        <is>
+          <t>拿到现在的旧标题和五点内容</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="76" customHeight="1">
+      <c r="B6" s="6" t="inlineStr">
+        <is>
+          <t>A. 批量（推荐）：亚马逊卖家平台 →「数据报告」→「库存报告」→ 报告类型选「类目列表报告 / Category Listings Report」→ 请求报告 → 等几分钟刷新 → 下载。打开后找到 SKU（seller_sku）、商品名称（item_name）、五点（bullet_point1-5）这几列，整列复制到本模板「填写区」对应列。找不到该报告类型？换「所有库存报告」（只有标题，也能跑）。</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="B7" s="6" t="inlineStr">
+        <is>
+          <t>B. 少量：直接进商品编辑页，把标题和五点逐条复制过来。</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="22" customHeight="1">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>②</t>
+        </is>
+      </c>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <t>粘贴进「填写区」</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="40" customHeight="1">
+      <c r="B10" s="6" t="inlineStr">
+        <is>
+          <t>只有 SKU 和 标题 两列必填；品牌、五点选填——五点强烈建议填，AI 会从里面提炼副标题词根，效果明显更好。</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="22" customHeight="1">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>③</t>
+        </is>
+      </c>
+      <c r="B12" s="5" t="inlineStr">
+        <is>
+          <t>上传</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="26" customHeight="1">
+      <c r="B13" s="6" t="inlineStr">
+        <is>
+          <t>存盘后到 kaipinguan.cn/title 上传本文件，站上选好输出语言，等改写完成下载结果表。</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="24" customHeight="1">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>填写规则</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="B16" s="7" t="inlineStr">
+        <is>
+          <t>列名</t>
+        </is>
+      </c>
+      <c r="C16" s="7" t="inlineStr">
+        <is>
+          <t>必填</t>
+        </is>
+      </c>
+      <c r="D16" s="7" t="inlineStr">
+        <is>
+          <t>上限</t>
+        </is>
+      </c>
+      <c r="E16" s="7" t="inlineStr">
+        <is>
+          <t>说明</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="32" customHeight="1">
+      <c r="B17" s="8" t="inlineStr">
+        <is>
           <t>SKU</t>
         </is>
       </c>
-      <c r="B1" s="1" t="inlineStr">
+      <c r="C17" s="8" t="inlineStr">
+        <is>
+          <t>必填</t>
+        </is>
+      </c>
+      <c r="D17" s="8" t="inlineStr">
+        <is>
+          <t>≤100 字</t>
+        </is>
+      </c>
+      <c r="E17" s="8" t="inlineStr">
+        <is>
+          <t>用于对应改写结果，建议直接用你系统里的卖家 SKU（Seller SKU）</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="32" customHeight="1">
+      <c r="B18" s="9" t="inlineStr">
         <is>
           <t>品牌</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C18" s="9" t="inlineStr">
+        <is>
+          <t>选填</t>
+        </is>
+      </c>
+      <c r="D18" s="9" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E18" s="9" t="inlineStr">
+        <is>
+          <t>不填也没关系，上传后可以在网站上统一指定一个默认品牌</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="32" customHeight="1">
+      <c r="B19" s="8" t="inlineStr">
+        <is>
+          <t>标题（现挂的一段式旧标题）</t>
+        </is>
+      </c>
+      <c r="C19" s="8" t="inlineStr">
+        <is>
+          <t>必填</t>
+        </is>
+      </c>
+      <c r="D19" s="8" t="inlineStr">
+        <is>
+          <t>≤600 字</t>
+        </is>
+      </c>
+      <c r="E19" s="8" t="inlineStr">
+        <is>
+          <t>现在还在用的那一整段旧标题，原文整段粘贴进来就行</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="32" customHeight="1">
+      <c r="B20" s="9" t="inlineStr">
+        <is>
+          <t>五点 1～5</t>
+        </is>
+      </c>
+      <c r="C20" s="9" t="inlineStr">
+        <is>
+          <t>选填（建议填）</t>
+        </is>
+      </c>
+      <c r="D20" s="9" t="inlineStr">
+        <is>
+          <t>每条≤600 字</t>
+        </is>
+      </c>
+      <c r="E20" s="9" t="inlineStr">
+        <is>
+          <t>买家语言素材，AI 会从中提炼副标题词根，建议至少填 2-3 条，效果差别明显</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="32" customHeight="1">
+      <c r="B21" s="8" t="inlineStr">
+        <is>
+          <t>字符数（自动）</t>
+        </is>
+      </c>
+      <c r="C21" s="8" t="inlineStr">
+        <is>
+          <t>系统自动计算</t>
+        </is>
+      </c>
+      <c r="D21" s="8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="E21" s="8" t="inlineStr">
+        <is>
+          <t>公式已经写好，会自动读出这一行标题的长度，不用手填，也别删掉这一列</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="22" customHeight="1">
+      <c r="A23" s="10" t="inlineStr">
+        <is>
+          <t>注意</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="20" customHeight="1">
+      <c r="A24" s="11" t="inlineStr">
+        <is>
+          <t>• 每次最多处理 200 行数据，超出部分请分批提交。</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="20" customHeight="1">
+      <c r="A25" s="11" t="inlineStr">
+        <is>
+          <t>• 请不要改动「填写区」的表头行（第 1 行），列名、顺序都保持原样，否则可能识别不到。</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="11" t="inlineStr">
+        <is>
+          <t>• 「示例」这个 sheet 只是给你看格式用的，真正要改写的数据请填在「填写区」，不要填在示例页里。</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="20" customHeight="1">
+      <c r="A27" s="11" t="inlineStr">
+        <is>
+          <t>• 输出语言在网站上传时选择，目前支持 10 种语言，选错语言就等于改错站点，提交前务必确认一遍。</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="1">
+      <c r="A29" s="12" t="inlineStr">
+        <is>
+          <t>本模板由开品官自动生成，内容仅供参考；正式提交给亚马逊前，请人工再复核一遍。</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="B9:H9"/>
+    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A24:H24"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="E16:H16"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="E18:H18"/>
+    <mergeCell ref="A25:H25"/>
+    <mergeCell ref="E21:H21"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="A27:H27"/>
+    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="E20:H20"/>
+    <mergeCell ref="A23:H23"/>
+    <mergeCell ref="E19:H19"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="B13:H13"/>
+    <mergeCell ref="B10:H10"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:I201"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="16" customWidth="1" min="1" max="1"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="60" customWidth="1" min="3" max="3"/>
+    <col width="10" customWidth="1" min="4" max="4"/>
+    <col width="36" customWidth="1" min="5" max="5"/>
+    <col width="36" customWidth="1" min="6" max="6"/>
+    <col width="36" customWidth="1" min="7" max="7"/>
+    <col width="36" customWidth="1" min="8" max="8"/>
+    <col width="36" customWidth="1" min="9" max="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="26" customHeight="1">
+      <c r="A1" s="13" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="B1" s="13" t="inlineStr">
+        <is>
+          <t>品牌</t>
+        </is>
+      </c>
+      <c r="C1" s="13" t="inlineStr">
         <is>
           <t>标题</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" s="13" t="inlineStr">
+        <is>
+          <t>字符数（自动）</t>
+        </is>
+      </c>
+      <c r="E1" s="13" t="inlineStr">
         <is>
           <t>五点1</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="F1" s="13" t="inlineStr">
         <is>
           <t>五点2</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="G1" s="13" t="inlineStr">
         <is>
           <t>五点3</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="H1" s="13" t="inlineStr">
         <is>
           <t>五点4</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="I1" s="13" t="inlineStr">
         <is>
           <t>五点5</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E2" t="inlineStr">
+      <c r="A2" s="14" t="n"/>
+      <c r="B2" s="14" t="n"/>
+      <c r="C2" s="14" t="n"/>
+      <c r="D2" s="14">
+        <f>IF(C2="","",LEN(C2))</f>
+        <v/>
+      </c>
+      <c r="E2" s="14" t="n"/>
+      <c r="F2" s="14" t="n"/>
+      <c r="G2" s="14" t="n"/>
+      <c r="H2" s="14" t="n"/>
+      <c r="I2" s="14" t="n"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="15" t="n"/>
+      <c r="B3" s="15" t="n"/>
+      <c r="C3" s="15" t="n"/>
+      <c r="D3" s="15">
+        <f>IF(C3="","",LEN(C3))</f>
+        <v/>
+      </c>
+      <c r="E3" s="15" t="n"/>
+      <c r="F3" s="15" t="n"/>
+      <c r="G3" s="15" t="n"/>
+      <c r="H3" s="15" t="n"/>
+      <c r="I3" s="15" t="n"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="14" t="n"/>
+      <c r="B4" s="14" t="n"/>
+      <c r="C4" s="14" t="n"/>
+      <c r="D4" s="14">
+        <f>IF(C4="","",LEN(C4))</f>
+        <v/>
+      </c>
+      <c r="E4" s="14" t="n"/>
+      <c r="F4" s="14" t="n"/>
+      <c r="G4" s="14" t="n"/>
+      <c r="H4" s="14" t="n"/>
+      <c r="I4" s="14" t="n"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="15" t="n"/>
+      <c r="B5" s="15" t="n"/>
+      <c r="C5" s="15" t="n"/>
+      <c r="D5" s="15">
+        <f>IF(C5="","",LEN(C5))</f>
+        <v/>
+      </c>
+      <c r="E5" s="15" t="n"/>
+      <c r="F5" s="15" t="n"/>
+      <c r="G5" s="15" t="n"/>
+      <c r="H5" s="15" t="n"/>
+      <c r="I5" s="15" t="n"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="14" t="n"/>
+      <c r="B6" s="14" t="n"/>
+      <c r="C6" s="14" t="n"/>
+      <c r="D6" s="14">
+        <f>IF(C6="","",LEN(C6))</f>
+        <v/>
+      </c>
+      <c r="E6" s="14" t="n"/>
+      <c r="F6" s="14" t="n"/>
+      <c r="G6" s="14" t="n"/>
+      <c r="H6" s="14" t="n"/>
+      <c r="I6" s="14" t="n"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="15" t="n"/>
+      <c r="B7" s="15" t="n"/>
+      <c r="C7" s="15" t="n"/>
+      <c r="D7" s="15">
+        <f>IF(C7="","",LEN(C7))</f>
+        <v/>
+      </c>
+      <c r="E7" s="15" t="n"/>
+      <c r="F7" s="15" t="n"/>
+      <c r="G7" s="15" t="n"/>
+      <c r="H7" s="15" t="n"/>
+      <c r="I7" s="15" t="n"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="14" t="n"/>
+      <c r="B8" s="14" t="n"/>
+      <c r="C8" s="14" t="n"/>
+      <c r="D8" s="14">
+        <f>IF(C8="","",LEN(C8))</f>
+        <v/>
+      </c>
+      <c r="E8" s="14" t="n"/>
+      <c r="F8" s="14" t="n"/>
+      <c r="G8" s="14" t="n"/>
+      <c r="H8" s="14" t="n"/>
+      <c r="I8" s="14" t="n"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="15" t="n"/>
+      <c r="B9" s="15" t="n"/>
+      <c r="C9" s="15" t="n"/>
+      <c r="D9" s="15">
+        <f>IF(C9="","",LEN(C9))</f>
+        <v/>
+      </c>
+      <c r="E9" s="15" t="n"/>
+      <c r="F9" s="15" t="n"/>
+      <c r="G9" s="15" t="n"/>
+      <c r="H9" s="15" t="n"/>
+      <c r="I9" s="15" t="n"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="14" t="n"/>
+      <c r="B10" s="14" t="n"/>
+      <c r="C10" s="14" t="n"/>
+      <c r="D10" s="14">
+        <f>IF(C10="","",LEN(C10))</f>
+        <v/>
+      </c>
+      <c r="E10" s="14" t="n"/>
+      <c r="F10" s="14" t="n"/>
+      <c r="G10" s="14" t="n"/>
+      <c r="H10" s="14" t="n"/>
+      <c r="I10" s="14" t="n"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="15" t="n"/>
+      <c r="B11" s="15" t="n"/>
+      <c r="C11" s="15" t="n"/>
+      <c r="D11" s="15">
+        <f>IF(C11="","",LEN(C11))</f>
+        <v/>
+      </c>
+      <c r="E11" s="15" t="n"/>
+      <c r="F11" s="15" t="n"/>
+      <c r="G11" s="15" t="n"/>
+      <c r="H11" s="15" t="n"/>
+      <c r="I11" s="15" t="n"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="14" t="n"/>
+      <c r="B12" s="14" t="n"/>
+      <c r="C12" s="14" t="n"/>
+      <c r="D12" s="14">
+        <f>IF(C12="","",LEN(C12))</f>
+        <v/>
+      </c>
+      <c r="E12" s="14" t="n"/>
+      <c r="F12" s="14" t="n"/>
+      <c r="G12" s="14" t="n"/>
+      <c r="H12" s="14" t="n"/>
+      <c r="I12" s="14" t="n"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="15" t="n"/>
+      <c r="B13" s="15" t="n"/>
+      <c r="C13" s="15" t="n"/>
+      <c r="D13" s="15">
+        <f>IF(C13="","",LEN(C13))</f>
+        <v/>
+      </c>
+      <c r="E13" s="15" t="n"/>
+      <c r="F13" s="15" t="n"/>
+      <c r="G13" s="15" t="n"/>
+      <c r="H13" s="15" t="n"/>
+      <c r="I13" s="15" t="n"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="14" t="n"/>
+      <c r="B14" s="14" t="n"/>
+      <c r="C14" s="14" t="n"/>
+      <c r="D14" s="14">
+        <f>IF(C14="","",LEN(C14))</f>
+        <v/>
+      </c>
+      <c r="E14" s="14" t="n"/>
+      <c r="F14" s="14" t="n"/>
+      <c r="G14" s="14" t="n"/>
+      <c r="H14" s="14" t="n"/>
+      <c r="I14" s="14" t="n"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="15" t="n"/>
+      <c r="B15" s="15" t="n"/>
+      <c r="C15" s="15" t="n"/>
+      <c r="D15" s="15">
+        <f>IF(C15="","",LEN(C15))</f>
+        <v/>
+      </c>
+      <c r="E15" s="15" t="n"/>
+      <c r="F15" s="15" t="n"/>
+      <c r="G15" s="15" t="n"/>
+      <c r="H15" s="15" t="n"/>
+      <c r="I15" s="15" t="n"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="14" t="n"/>
+      <c r="B16" s="14" t="n"/>
+      <c r="C16" s="14" t="n"/>
+      <c r="D16" s="14">
+        <f>IF(C16="","",LEN(C16))</f>
+        <v/>
+      </c>
+      <c r="E16" s="14" t="n"/>
+      <c r="F16" s="14" t="n"/>
+      <c r="G16" s="14" t="n"/>
+      <c r="H16" s="14" t="n"/>
+      <c r="I16" s="14" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="15" t="n"/>
+      <c r="B17" s="15" t="n"/>
+      <c r="C17" s="15" t="n"/>
+      <c r="D17" s="15">
+        <f>IF(C17="","",LEN(C17))</f>
+        <v/>
+      </c>
+      <c r="E17" s="15" t="n"/>
+      <c r="F17" s="15" t="n"/>
+      <c r="G17" s="15" t="n"/>
+      <c r="H17" s="15" t="n"/>
+      <c r="I17" s="15" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="14" t="n"/>
+      <c r="B18" s="14" t="n"/>
+      <c r="C18" s="14" t="n"/>
+      <c r="D18" s="14">
+        <f>IF(C18="","",LEN(C18))</f>
+        <v/>
+      </c>
+      <c r="E18" s="14" t="n"/>
+      <c r="F18" s="14" t="n"/>
+      <c r="G18" s="14" t="n"/>
+      <c r="H18" s="14" t="n"/>
+      <c r="I18" s="14" t="n"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="15" t="n"/>
+      <c r="B19" s="15" t="n"/>
+      <c r="C19" s="15" t="n"/>
+      <c r="D19" s="15">
+        <f>IF(C19="","",LEN(C19))</f>
+        <v/>
+      </c>
+      <c r="E19" s="15" t="n"/>
+      <c r="F19" s="15" t="n"/>
+      <c r="G19" s="15" t="n"/>
+      <c r="H19" s="15" t="n"/>
+      <c r="I19" s="15" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="14" t="n"/>
+      <c r="B20" s="14" t="n"/>
+      <c r="C20" s="14" t="n"/>
+      <c r="D20" s="14">
+        <f>IF(C20="","",LEN(C20))</f>
+        <v/>
+      </c>
+      <c r="E20" s="14" t="n"/>
+      <c r="F20" s="14" t="n"/>
+      <c r="G20" s="14" t="n"/>
+      <c r="H20" s="14" t="n"/>
+      <c r="I20" s="14" t="n"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="15" t="n"/>
+      <c r="B21" s="15" t="n"/>
+      <c r="C21" s="15" t="n"/>
+      <c r="D21" s="15">
+        <f>IF(C21="","",LEN(C21))</f>
+        <v/>
+      </c>
+      <c r="E21" s="15" t="n"/>
+      <c r="F21" s="15" t="n"/>
+      <c r="G21" s="15" t="n"/>
+      <c r="H21" s="15" t="n"/>
+      <c r="I21" s="15" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="14" t="n"/>
+      <c r="B22" s="14" t="n"/>
+      <c r="C22" s="14" t="n"/>
+      <c r="D22" s="14">
+        <f>IF(C22="","",LEN(C22))</f>
+        <v/>
+      </c>
+      <c r="E22" s="14" t="n"/>
+      <c r="F22" s="14" t="n"/>
+      <c r="G22" s="14" t="n"/>
+      <c r="H22" s="14" t="n"/>
+      <c r="I22" s="14" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="15" t="n"/>
+      <c r="B23" s="15" t="n"/>
+      <c r="C23" s="15" t="n"/>
+      <c r="D23" s="15">
+        <f>IF(C23="","",LEN(C23))</f>
+        <v/>
+      </c>
+      <c r="E23" s="15" t="n"/>
+      <c r="F23" s="15" t="n"/>
+      <c r="G23" s="15" t="n"/>
+      <c r="H23" s="15" t="n"/>
+      <c r="I23" s="15" t="n"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="14" t="n"/>
+      <c r="B24" s="14" t="n"/>
+      <c r="C24" s="14" t="n"/>
+      <c r="D24" s="14">
+        <f>IF(C24="","",LEN(C24))</f>
+        <v/>
+      </c>
+      <c r="E24" s="14" t="n"/>
+      <c r="F24" s="14" t="n"/>
+      <c r="G24" s="14" t="n"/>
+      <c r="H24" s="14" t="n"/>
+      <c r="I24" s="14" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="15" t="n"/>
+      <c r="B25" s="15" t="n"/>
+      <c r="C25" s="15" t="n"/>
+      <c r="D25" s="15">
+        <f>IF(C25="","",LEN(C25))</f>
+        <v/>
+      </c>
+      <c r="E25" s="15" t="n"/>
+      <c r="F25" s="15" t="n"/>
+      <c r="G25" s="15" t="n"/>
+      <c r="H25" s="15" t="n"/>
+      <c r="I25" s="15" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="14" t="n"/>
+      <c r="B26" s="14" t="n"/>
+      <c r="C26" s="14" t="n"/>
+      <c r="D26" s="14">
+        <f>IF(C26="","",LEN(C26))</f>
+        <v/>
+      </c>
+      <c r="E26" s="14" t="n"/>
+      <c r="F26" s="14" t="n"/>
+      <c r="G26" s="14" t="n"/>
+      <c r="H26" s="14" t="n"/>
+      <c r="I26" s="14" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="15" t="n"/>
+      <c r="B27" s="15" t="n"/>
+      <c r="C27" s="15" t="n"/>
+      <c r="D27" s="15">
+        <f>IF(C27="","",LEN(C27))</f>
+        <v/>
+      </c>
+      <c r="E27" s="15" t="n"/>
+      <c r="F27" s="15" t="n"/>
+      <c r="G27" s="15" t="n"/>
+      <c r="H27" s="15" t="n"/>
+      <c r="I27" s="15" t="n"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="14" t="n"/>
+      <c r="B28" s="14" t="n"/>
+      <c r="C28" s="14" t="n"/>
+      <c r="D28" s="14">
+        <f>IF(C28="","",LEN(C28))</f>
+        <v/>
+      </c>
+      <c r="E28" s="14" t="n"/>
+      <c r="F28" s="14" t="n"/>
+      <c r="G28" s="14" t="n"/>
+      <c r="H28" s="14" t="n"/>
+      <c r="I28" s="14" t="n"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="15" t="n"/>
+      <c r="B29" s="15" t="n"/>
+      <c r="C29" s="15" t="n"/>
+      <c r="D29" s="15">
+        <f>IF(C29="","",LEN(C29))</f>
+        <v/>
+      </c>
+      <c r="E29" s="15" t="n"/>
+      <c r="F29" s="15" t="n"/>
+      <c r="G29" s="15" t="n"/>
+      <c r="H29" s="15" t="n"/>
+      <c r="I29" s="15" t="n"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="14" t="n"/>
+      <c r="B30" s="14" t="n"/>
+      <c r="C30" s="14" t="n"/>
+      <c r="D30" s="14">
+        <f>IF(C30="","",LEN(C30))</f>
+        <v/>
+      </c>
+      <c r="E30" s="14" t="n"/>
+      <c r="F30" s="14" t="n"/>
+      <c r="G30" s="14" t="n"/>
+      <c r="H30" s="14" t="n"/>
+      <c r="I30" s="14" t="n"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="15" t="n"/>
+      <c r="B31" s="15" t="n"/>
+      <c r="C31" s="15" t="n"/>
+      <c r="D31" s="15">
+        <f>IF(C31="","",LEN(C31))</f>
+        <v/>
+      </c>
+      <c r="E31" s="15" t="n"/>
+      <c r="F31" s="15" t="n"/>
+      <c r="G31" s="15" t="n"/>
+      <c r="H31" s="15" t="n"/>
+      <c r="I31" s="15" t="n"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="14" t="n"/>
+      <c r="B32" s="14" t="n"/>
+      <c r="C32" s="14" t="n"/>
+      <c r="D32" s="14">
+        <f>IF(C32="","",LEN(C32))</f>
+        <v/>
+      </c>
+      <c r="E32" s="14" t="n"/>
+      <c r="F32" s="14" t="n"/>
+      <c r="G32" s="14" t="n"/>
+      <c r="H32" s="14" t="n"/>
+      <c r="I32" s="14" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="15" t="n"/>
+      <c r="B33" s="15" t="n"/>
+      <c r="C33" s="15" t="n"/>
+      <c r="D33" s="15">
+        <f>IF(C33="","",LEN(C33))</f>
+        <v/>
+      </c>
+      <c r="E33" s="15" t="n"/>
+      <c r="F33" s="15" t="n"/>
+      <c r="G33" s="15" t="n"/>
+      <c r="H33" s="15" t="n"/>
+      <c r="I33" s="15" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="14" t="n"/>
+      <c r="B34" s="14" t="n"/>
+      <c r="C34" s="14" t="n"/>
+      <c r="D34" s="14">
+        <f>IF(C34="","",LEN(C34))</f>
+        <v/>
+      </c>
+      <c r="E34" s="14" t="n"/>
+      <c r="F34" s="14" t="n"/>
+      <c r="G34" s="14" t="n"/>
+      <c r="H34" s="14" t="n"/>
+      <c r="I34" s="14" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="15" t="n"/>
+      <c r="B35" s="15" t="n"/>
+      <c r="C35" s="15" t="n"/>
+      <c r="D35" s="15">
+        <f>IF(C35="","",LEN(C35))</f>
+        <v/>
+      </c>
+      <c r="E35" s="15" t="n"/>
+      <c r="F35" s="15" t="n"/>
+      <c r="G35" s="15" t="n"/>
+      <c r="H35" s="15" t="n"/>
+      <c r="I35" s="15" t="n"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="14" t="n"/>
+      <c r="B36" s="14" t="n"/>
+      <c r="C36" s="14" t="n"/>
+      <c r="D36" s="14">
+        <f>IF(C36="","",LEN(C36))</f>
+        <v/>
+      </c>
+      <c r="E36" s="14" t="n"/>
+      <c r="F36" s="14" t="n"/>
+      <c r="G36" s="14" t="n"/>
+      <c r="H36" s="14" t="n"/>
+      <c r="I36" s="14" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="15" t="n"/>
+      <c r="B37" s="15" t="n"/>
+      <c r="C37" s="15" t="n"/>
+      <c r="D37" s="15">
+        <f>IF(C37="","",LEN(C37))</f>
+        <v/>
+      </c>
+      <c r="E37" s="15" t="n"/>
+      <c r="F37" s="15" t="n"/>
+      <c r="G37" s="15" t="n"/>
+      <c r="H37" s="15" t="n"/>
+      <c r="I37" s="15" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="14" t="n"/>
+      <c r="B38" s="14" t="n"/>
+      <c r="C38" s="14" t="n"/>
+      <c r="D38" s="14">
+        <f>IF(C38="","",LEN(C38))</f>
+        <v/>
+      </c>
+      <c r="E38" s="14" t="n"/>
+      <c r="F38" s="14" t="n"/>
+      <c r="G38" s="14" t="n"/>
+      <c r="H38" s="14" t="n"/>
+      <c r="I38" s="14" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="15" t="n"/>
+      <c r="B39" s="15" t="n"/>
+      <c r="C39" s="15" t="n"/>
+      <c r="D39" s="15">
+        <f>IF(C39="","",LEN(C39))</f>
+        <v/>
+      </c>
+      <c r="E39" s="15" t="n"/>
+      <c r="F39" s="15" t="n"/>
+      <c r="G39" s="15" t="n"/>
+      <c r="H39" s="15" t="n"/>
+      <c r="I39" s="15" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="14" t="n"/>
+      <c r="B40" s="14" t="n"/>
+      <c r="C40" s="14" t="n"/>
+      <c r="D40" s="14">
+        <f>IF(C40="","",LEN(C40))</f>
+        <v/>
+      </c>
+      <c r="E40" s="14" t="n"/>
+      <c r="F40" s="14" t="n"/>
+      <c r="G40" s="14" t="n"/>
+      <c r="H40" s="14" t="n"/>
+      <c r="I40" s="14" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="15" t="n"/>
+      <c r="B41" s="15" t="n"/>
+      <c r="C41" s="15" t="n"/>
+      <c r="D41" s="15">
+        <f>IF(C41="","",LEN(C41))</f>
+        <v/>
+      </c>
+      <c r="E41" s="15" t="n"/>
+      <c r="F41" s="15" t="n"/>
+      <c r="G41" s="15" t="n"/>
+      <c r="H41" s="15" t="n"/>
+      <c r="I41" s="15" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="14" t="n"/>
+      <c r="B42" s="14" t="n"/>
+      <c r="C42" s="14" t="n"/>
+      <c r="D42" s="14">
+        <f>IF(C42="","",LEN(C42))</f>
+        <v/>
+      </c>
+      <c r="E42" s="14" t="n"/>
+      <c r="F42" s="14" t="n"/>
+      <c r="G42" s="14" t="n"/>
+      <c r="H42" s="14" t="n"/>
+      <c r="I42" s="14" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="15" t="n"/>
+      <c r="B43" s="15" t="n"/>
+      <c r="C43" s="15" t="n"/>
+      <c r="D43" s="15">
+        <f>IF(C43="","",LEN(C43))</f>
+        <v/>
+      </c>
+      <c r="E43" s="15" t="n"/>
+      <c r="F43" s="15" t="n"/>
+      <c r="G43" s="15" t="n"/>
+      <c r="H43" s="15" t="n"/>
+      <c r="I43" s="15" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="14" t="n"/>
+      <c r="B44" s="14" t="n"/>
+      <c r="C44" s="14" t="n"/>
+      <c r="D44" s="14">
+        <f>IF(C44="","",LEN(C44))</f>
+        <v/>
+      </c>
+      <c r="E44" s="14" t="n"/>
+      <c r="F44" s="14" t="n"/>
+      <c r="G44" s="14" t="n"/>
+      <c r="H44" s="14" t="n"/>
+      <c r="I44" s="14" t="n"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="15" t="n"/>
+      <c r="B45" s="15" t="n"/>
+      <c r="C45" s="15" t="n"/>
+      <c r="D45" s="15">
+        <f>IF(C45="","",LEN(C45))</f>
+        <v/>
+      </c>
+      <c r="E45" s="15" t="n"/>
+      <c r="F45" s="15" t="n"/>
+      <c r="G45" s="15" t="n"/>
+      <c r="H45" s="15" t="n"/>
+      <c r="I45" s="15" t="n"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="14" t="n"/>
+      <c r="B46" s="14" t="n"/>
+      <c r="C46" s="14" t="n"/>
+      <c r="D46" s="14">
+        <f>IF(C46="","",LEN(C46))</f>
+        <v/>
+      </c>
+      <c r="E46" s="14" t="n"/>
+      <c r="F46" s="14" t="n"/>
+      <c r="G46" s="14" t="n"/>
+      <c r="H46" s="14" t="n"/>
+      <c r="I46" s="14" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="15" t="n"/>
+      <c r="B47" s="15" t="n"/>
+      <c r="C47" s="15" t="n"/>
+      <c r="D47" s="15">
+        <f>IF(C47="","",LEN(C47))</f>
+        <v/>
+      </c>
+      <c r="E47" s="15" t="n"/>
+      <c r="F47" s="15" t="n"/>
+      <c r="G47" s="15" t="n"/>
+      <c r="H47" s="15" t="n"/>
+      <c r="I47" s="15" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="14" t="n"/>
+      <c r="B48" s="14" t="n"/>
+      <c r="C48" s="14" t="n"/>
+      <c r="D48" s="14">
+        <f>IF(C48="","",LEN(C48))</f>
+        <v/>
+      </c>
+      <c r="E48" s="14" t="n"/>
+      <c r="F48" s="14" t="n"/>
+      <c r="G48" s="14" t="n"/>
+      <c r="H48" s="14" t="n"/>
+      <c r="I48" s="14" t="n"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="15" t="n"/>
+      <c r="B49" s="15" t="n"/>
+      <c r="C49" s="15" t="n"/>
+      <c r="D49" s="15">
+        <f>IF(C49="","",LEN(C49))</f>
+        <v/>
+      </c>
+      <c r="E49" s="15" t="n"/>
+      <c r="F49" s="15" t="n"/>
+      <c r="G49" s="15" t="n"/>
+      <c r="H49" s="15" t="n"/>
+      <c r="I49" s="15" t="n"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="14" t="n"/>
+      <c r="B50" s="14" t="n"/>
+      <c r="C50" s="14" t="n"/>
+      <c r="D50" s="14">
+        <f>IF(C50="","",LEN(C50))</f>
+        <v/>
+      </c>
+      <c r="E50" s="14" t="n"/>
+      <c r="F50" s="14" t="n"/>
+      <c r="G50" s="14" t="n"/>
+      <c r="H50" s="14" t="n"/>
+      <c r="I50" s="14" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="15" t="n"/>
+      <c r="B51" s="15" t="n"/>
+      <c r="C51" s="15" t="n"/>
+      <c r="D51" s="15">
+        <f>IF(C51="","",LEN(C51))</f>
+        <v/>
+      </c>
+      <c r="E51" s="15" t="n"/>
+      <c r="F51" s="15" t="n"/>
+      <c r="G51" s="15" t="n"/>
+      <c r="H51" s="15" t="n"/>
+      <c r="I51" s="15" t="n"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="14" t="n"/>
+      <c r="B52" s="14" t="n"/>
+      <c r="C52" s="14" t="n"/>
+      <c r="D52" s="14">
+        <f>IF(C52="","",LEN(C52))</f>
+        <v/>
+      </c>
+      <c r="E52" s="14" t="n"/>
+      <c r="F52" s="14" t="n"/>
+      <c r="G52" s="14" t="n"/>
+      <c r="H52" s="14" t="n"/>
+      <c r="I52" s="14" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="15" t="n"/>
+      <c r="B53" s="15" t="n"/>
+      <c r="C53" s="15" t="n"/>
+      <c r="D53" s="15">
+        <f>IF(C53="","",LEN(C53))</f>
+        <v/>
+      </c>
+      <c r="E53" s="15" t="n"/>
+      <c r="F53" s="15" t="n"/>
+      <c r="G53" s="15" t="n"/>
+      <c r="H53" s="15" t="n"/>
+      <c r="I53" s="15" t="n"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="14" t="n"/>
+      <c r="B54" s="14" t="n"/>
+      <c r="C54" s="14" t="n"/>
+      <c r="D54" s="14">
+        <f>IF(C54="","",LEN(C54))</f>
+        <v/>
+      </c>
+      <c r="E54" s="14" t="n"/>
+      <c r="F54" s="14" t="n"/>
+      <c r="G54" s="14" t="n"/>
+      <c r="H54" s="14" t="n"/>
+      <c r="I54" s="14" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="15" t="n"/>
+      <c r="B55" s="15" t="n"/>
+      <c r="C55" s="15" t="n"/>
+      <c r="D55" s="15">
+        <f>IF(C55="","",LEN(C55))</f>
+        <v/>
+      </c>
+      <c r="E55" s="15" t="n"/>
+      <c r="F55" s="15" t="n"/>
+      <c r="G55" s="15" t="n"/>
+      <c r="H55" s="15" t="n"/>
+      <c r="I55" s="15" t="n"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="14" t="n"/>
+      <c r="B56" s="14" t="n"/>
+      <c r="C56" s="14" t="n"/>
+      <c r="D56" s="14">
+        <f>IF(C56="","",LEN(C56))</f>
+        <v/>
+      </c>
+      <c r="E56" s="14" t="n"/>
+      <c r="F56" s="14" t="n"/>
+      <c r="G56" s="14" t="n"/>
+      <c r="H56" s="14" t="n"/>
+      <c r="I56" s="14" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="15" t="n"/>
+      <c r="B57" s="15" t="n"/>
+      <c r="C57" s="15" t="n"/>
+      <c r="D57" s="15">
+        <f>IF(C57="","",LEN(C57))</f>
+        <v/>
+      </c>
+      <c r="E57" s="15" t="n"/>
+      <c r="F57" s="15" t="n"/>
+      <c r="G57" s="15" t="n"/>
+      <c r="H57" s="15" t="n"/>
+      <c r="I57" s="15" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="14" t="n"/>
+      <c r="B58" s="14" t="n"/>
+      <c r="C58" s="14" t="n"/>
+      <c r="D58" s="14">
+        <f>IF(C58="","",LEN(C58))</f>
+        <v/>
+      </c>
+      <c r="E58" s="14" t="n"/>
+      <c r="F58" s="14" t="n"/>
+      <c r="G58" s="14" t="n"/>
+      <c r="H58" s="14" t="n"/>
+      <c r="I58" s="14" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="15" t="n"/>
+      <c r="B59" s="15" t="n"/>
+      <c r="C59" s="15" t="n"/>
+      <c r="D59" s="15">
+        <f>IF(C59="","",LEN(C59))</f>
+        <v/>
+      </c>
+      <c r="E59" s="15" t="n"/>
+      <c r="F59" s="15" t="n"/>
+      <c r="G59" s="15" t="n"/>
+      <c r="H59" s="15" t="n"/>
+      <c r="I59" s="15" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="14" t="n"/>
+      <c r="B60" s="14" t="n"/>
+      <c r="C60" s="14" t="n"/>
+      <c r="D60" s="14">
+        <f>IF(C60="","",LEN(C60))</f>
+        <v/>
+      </c>
+      <c r="E60" s="14" t="n"/>
+      <c r="F60" s="14" t="n"/>
+      <c r="G60" s="14" t="n"/>
+      <c r="H60" s="14" t="n"/>
+      <c r="I60" s="14" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="15" t="n"/>
+      <c r="B61" s="15" t="n"/>
+      <c r="C61" s="15" t="n"/>
+      <c r="D61" s="15">
+        <f>IF(C61="","",LEN(C61))</f>
+        <v/>
+      </c>
+      <c r="E61" s="15" t="n"/>
+      <c r="F61" s="15" t="n"/>
+      <c r="G61" s="15" t="n"/>
+      <c r="H61" s="15" t="n"/>
+      <c r="I61" s="15" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="14" t="n"/>
+      <c r="B62" s="14" t="n"/>
+      <c r="C62" s="14" t="n"/>
+      <c r="D62" s="14">
+        <f>IF(C62="","",LEN(C62))</f>
+        <v/>
+      </c>
+      <c r="E62" s="14" t="n"/>
+      <c r="F62" s="14" t="n"/>
+      <c r="G62" s="14" t="n"/>
+      <c r="H62" s="14" t="n"/>
+      <c r="I62" s="14" t="n"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="15" t="n"/>
+      <c r="B63" s="15" t="n"/>
+      <c r="C63" s="15" t="n"/>
+      <c r="D63" s="15">
+        <f>IF(C63="","",LEN(C63))</f>
+        <v/>
+      </c>
+      <c r="E63" s="15" t="n"/>
+      <c r="F63" s="15" t="n"/>
+      <c r="G63" s="15" t="n"/>
+      <c r="H63" s="15" t="n"/>
+      <c r="I63" s="15" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="14" t="n"/>
+      <c r="B64" s="14" t="n"/>
+      <c r="C64" s="14" t="n"/>
+      <c r="D64" s="14">
+        <f>IF(C64="","",LEN(C64))</f>
+        <v/>
+      </c>
+      <c r="E64" s="14" t="n"/>
+      <c r="F64" s="14" t="n"/>
+      <c r="G64" s="14" t="n"/>
+      <c r="H64" s="14" t="n"/>
+      <c r="I64" s="14" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="15" t="n"/>
+      <c r="B65" s="15" t="n"/>
+      <c r="C65" s="15" t="n"/>
+      <c r="D65" s="15">
+        <f>IF(C65="","",LEN(C65))</f>
+        <v/>
+      </c>
+      <c r="E65" s="15" t="n"/>
+      <c r="F65" s="15" t="n"/>
+      <c r="G65" s="15" t="n"/>
+      <c r="H65" s="15" t="n"/>
+      <c r="I65" s="15" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="14" t="n"/>
+      <c r="B66" s="14" t="n"/>
+      <c r="C66" s="14" t="n"/>
+      <c r="D66" s="14">
+        <f>IF(C66="","",LEN(C66))</f>
+        <v/>
+      </c>
+      <c r="E66" s="14" t="n"/>
+      <c r="F66" s="14" t="n"/>
+      <c r="G66" s="14" t="n"/>
+      <c r="H66" s="14" t="n"/>
+      <c r="I66" s="14" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="15" t="n"/>
+      <c r="B67" s="15" t="n"/>
+      <c r="C67" s="15" t="n"/>
+      <c r="D67" s="15">
+        <f>IF(C67="","",LEN(C67))</f>
+        <v/>
+      </c>
+      <c r="E67" s="15" t="n"/>
+      <c r="F67" s="15" t="n"/>
+      <c r="G67" s="15" t="n"/>
+      <c r="H67" s="15" t="n"/>
+      <c r="I67" s="15" t="n"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="14" t="n"/>
+      <c r="B68" s="14" t="n"/>
+      <c r="C68" s="14" t="n"/>
+      <c r="D68" s="14">
+        <f>IF(C68="","",LEN(C68))</f>
+        <v/>
+      </c>
+      <c r="E68" s="14" t="n"/>
+      <c r="F68" s="14" t="n"/>
+      <c r="G68" s="14" t="n"/>
+      <c r="H68" s="14" t="n"/>
+      <c r="I68" s="14" t="n"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="15" t="n"/>
+      <c r="B69" s="15" t="n"/>
+      <c r="C69" s="15" t="n"/>
+      <c r="D69" s="15">
+        <f>IF(C69="","",LEN(C69))</f>
+        <v/>
+      </c>
+      <c r="E69" s="15" t="n"/>
+      <c r="F69" s="15" t="n"/>
+      <c r="G69" s="15" t="n"/>
+      <c r="H69" s="15" t="n"/>
+      <c r="I69" s="15" t="n"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="14" t="n"/>
+      <c r="B70" s="14" t="n"/>
+      <c r="C70" s="14" t="n"/>
+      <c r="D70" s="14">
+        <f>IF(C70="","",LEN(C70))</f>
+        <v/>
+      </c>
+      <c r="E70" s="14" t="n"/>
+      <c r="F70" s="14" t="n"/>
+      <c r="G70" s="14" t="n"/>
+      <c r="H70" s="14" t="n"/>
+      <c r="I70" s="14" t="n"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="15" t="n"/>
+      <c r="B71" s="15" t="n"/>
+      <c r="C71" s="15" t="n"/>
+      <c r="D71" s="15">
+        <f>IF(C71="","",LEN(C71))</f>
+        <v/>
+      </c>
+      <c r="E71" s="15" t="n"/>
+      <c r="F71" s="15" t="n"/>
+      <c r="G71" s="15" t="n"/>
+      <c r="H71" s="15" t="n"/>
+      <c r="I71" s="15" t="n"/>
+    </row>
+    <row r="72">
+      <c r="A72" s="14" t="n"/>
+      <c r="B72" s="14" t="n"/>
+      <c r="C72" s="14" t="n"/>
+      <c r="D72" s="14">
+        <f>IF(C72="","",LEN(C72))</f>
+        <v/>
+      </c>
+      <c r="E72" s="14" t="n"/>
+      <c r="F72" s="14" t="n"/>
+      <c r="G72" s="14" t="n"/>
+      <c r="H72" s="14" t="n"/>
+      <c r="I72" s="14" t="n"/>
+    </row>
+    <row r="73">
+      <c r="A73" s="15" t="n"/>
+      <c r="B73" s="15" t="n"/>
+      <c r="C73" s="15" t="n"/>
+      <c r="D73" s="15">
+        <f>IF(C73="","",LEN(C73))</f>
+        <v/>
+      </c>
+      <c r="E73" s="15" t="n"/>
+      <c r="F73" s="15" t="n"/>
+      <c r="G73" s="15" t="n"/>
+      <c r="H73" s="15" t="n"/>
+      <c r="I73" s="15" t="n"/>
+    </row>
+    <row r="74">
+      <c r="A74" s="14" t="n"/>
+      <c r="B74" s="14" t="n"/>
+      <c r="C74" s="14" t="n"/>
+      <c r="D74" s="14">
+        <f>IF(C74="","",LEN(C74))</f>
+        <v/>
+      </c>
+      <c r="E74" s="14" t="n"/>
+      <c r="F74" s="14" t="n"/>
+      <c r="G74" s="14" t="n"/>
+      <c r="H74" s="14" t="n"/>
+      <c r="I74" s="14" t="n"/>
+    </row>
+    <row r="75">
+      <c r="A75" s="15" t="n"/>
+      <c r="B75" s="15" t="n"/>
+      <c r="C75" s="15" t="n"/>
+      <c r="D75" s="15">
+        <f>IF(C75="","",LEN(C75))</f>
+        <v/>
+      </c>
+      <c r="E75" s="15" t="n"/>
+      <c r="F75" s="15" t="n"/>
+      <c r="G75" s="15" t="n"/>
+      <c r="H75" s="15" t="n"/>
+      <c r="I75" s="15" t="n"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="14" t="n"/>
+      <c r="B76" s="14" t="n"/>
+      <c r="C76" s="14" t="n"/>
+      <c r="D76" s="14">
+        <f>IF(C76="","",LEN(C76))</f>
+        <v/>
+      </c>
+      <c r="E76" s="14" t="n"/>
+      <c r="F76" s="14" t="n"/>
+      <c r="G76" s="14" t="n"/>
+      <c r="H76" s="14" t="n"/>
+      <c r="I76" s="14" t="n"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="15" t="n"/>
+      <c r="B77" s="15" t="n"/>
+      <c r="C77" s="15" t="n"/>
+      <c r="D77" s="15">
+        <f>IF(C77="","",LEN(C77))</f>
+        <v/>
+      </c>
+      <c r="E77" s="15" t="n"/>
+      <c r="F77" s="15" t="n"/>
+      <c r="G77" s="15" t="n"/>
+      <c r="H77" s="15" t="n"/>
+      <c r="I77" s="15" t="n"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="14" t="n"/>
+      <c r="B78" s="14" t="n"/>
+      <c r="C78" s="14" t="n"/>
+      <c r="D78" s="14">
+        <f>IF(C78="","",LEN(C78))</f>
+        <v/>
+      </c>
+      <c r="E78" s="14" t="n"/>
+      <c r="F78" s="14" t="n"/>
+      <c r="G78" s="14" t="n"/>
+      <c r="H78" s="14" t="n"/>
+      <c r="I78" s="14" t="n"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="15" t="n"/>
+      <c r="B79" s="15" t="n"/>
+      <c r="C79" s="15" t="n"/>
+      <c r="D79" s="15">
+        <f>IF(C79="","",LEN(C79))</f>
+        <v/>
+      </c>
+      <c r="E79" s="15" t="n"/>
+      <c r="F79" s="15" t="n"/>
+      <c r="G79" s="15" t="n"/>
+      <c r="H79" s="15" t="n"/>
+      <c r="I79" s="15" t="n"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="14" t="n"/>
+      <c r="B80" s="14" t="n"/>
+      <c r="C80" s="14" t="n"/>
+      <c r="D80" s="14">
+        <f>IF(C80="","",LEN(C80))</f>
+        <v/>
+      </c>
+      <c r="E80" s="14" t="n"/>
+      <c r="F80" s="14" t="n"/>
+      <c r="G80" s="14" t="n"/>
+      <c r="H80" s="14" t="n"/>
+      <c r="I80" s="14" t="n"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="15" t="n"/>
+      <c r="B81" s="15" t="n"/>
+      <c r="C81" s="15" t="n"/>
+      <c r="D81" s="15">
+        <f>IF(C81="","",LEN(C81))</f>
+        <v/>
+      </c>
+      <c r="E81" s="15" t="n"/>
+      <c r="F81" s="15" t="n"/>
+      <c r="G81" s="15" t="n"/>
+      <c r="H81" s="15" t="n"/>
+      <c r="I81" s="15" t="n"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="14" t="n"/>
+      <c r="B82" s="14" t="n"/>
+      <c r="C82" s="14" t="n"/>
+      <c r="D82" s="14">
+        <f>IF(C82="","",LEN(C82))</f>
+        <v/>
+      </c>
+      <c r="E82" s="14" t="n"/>
+      <c r="F82" s="14" t="n"/>
+      <c r="G82" s="14" t="n"/>
+      <c r="H82" s="14" t="n"/>
+      <c r="I82" s="14" t="n"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="15" t="n"/>
+      <c r="B83" s="15" t="n"/>
+      <c r="C83" s="15" t="n"/>
+      <c r="D83" s="15">
+        <f>IF(C83="","",LEN(C83))</f>
+        <v/>
+      </c>
+      <c r="E83" s="15" t="n"/>
+      <c r="F83" s="15" t="n"/>
+      <c r="G83" s="15" t="n"/>
+      <c r="H83" s="15" t="n"/>
+      <c r="I83" s="15" t="n"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="14" t="n"/>
+      <c r="B84" s="14" t="n"/>
+      <c r="C84" s="14" t="n"/>
+      <c r="D84" s="14">
+        <f>IF(C84="","",LEN(C84))</f>
+        <v/>
+      </c>
+      <c r="E84" s="14" t="n"/>
+      <c r="F84" s="14" t="n"/>
+      <c r="G84" s="14" t="n"/>
+      <c r="H84" s="14" t="n"/>
+      <c r="I84" s="14" t="n"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="15" t="n"/>
+      <c r="B85" s="15" t="n"/>
+      <c r="C85" s="15" t="n"/>
+      <c r="D85" s="15">
+        <f>IF(C85="","",LEN(C85))</f>
+        <v/>
+      </c>
+      <c r="E85" s="15" t="n"/>
+      <c r="F85" s="15" t="n"/>
+      <c r="G85" s="15" t="n"/>
+      <c r="H85" s="15" t="n"/>
+      <c r="I85" s="15" t="n"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="14" t="n"/>
+      <c r="B86" s="14" t="n"/>
+      <c r="C86" s="14" t="n"/>
+      <c r="D86" s="14">
+        <f>IF(C86="","",LEN(C86))</f>
+        <v/>
+      </c>
+      <c r="E86" s="14" t="n"/>
+      <c r="F86" s="14" t="n"/>
+      <c r="G86" s="14" t="n"/>
+      <c r="H86" s="14" t="n"/>
+      <c r="I86" s="14" t="n"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="15" t="n"/>
+      <c r="B87" s="15" t="n"/>
+      <c r="C87" s="15" t="n"/>
+      <c r="D87" s="15">
+        <f>IF(C87="","",LEN(C87))</f>
+        <v/>
+      </c>
+      <c r="E87" s="15" t="n"/>
+      <c r="F87" s="15" t="n"/>
+      <c r="G87" s="15" t="n"/>
+      <c r="H87" s="15" t="n"/>
+      <c r="I87" s="15" t="n"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="14" t="n"/>
+      <c r="B88" s="14" t="n"/>
+      <c r="C88" s="14" t="n"/>
+      <c r="D88" s="14">
+        <f>IF(C88="","",LEN(C88))</f>
+        <v/>
+      </c>
+      <c r="E88" s="14" t="n"/>
+      <c r="F88" s="14" t="n"/>
+      <c r="G88" s="14" t="n"/>
+      <c r="H88" s="14" t="n"/>
+      <c r="I88" s="14" t="n"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="15" t="n"/>
+      <c r="B89" s="15" t="n"/>
+      <c r="C89" s="15" t="n"/>
+      <c r="D89" s="15">
+        <f>IF(C89="","",LEN(C89))</f>
+        <v/>
+      </c>
+      <c r="E89" s="15" t="n"/>
+      <c r="F89" s="15" t="n"/>
+      <c r="G89" s="15" t="n"/>
+      <c r="H89" s="15" t="n"/>
+      <c r="I89" s="15" t="n"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="14" t="n"/>
+      <c r="B90" s="14" t="n"/>
+      <c r="C90" s="14" t="n"/>
+      <c r="D90" s="14">
+        <f>IF(C90="","",LEN(C90))</f>
+        <v/>
+      </c>
+      <c r="E90" s="14" t="n"/>
+      <c r="F90" s="14" t="n"/>
+      <c r="G90" s="14" t="n"/>
+      <c r="H90" s="14" t="n"/>
+      <c r="I90" s="14" t="n"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="15" t="n"/>
+      <c r="B91" s="15" t="n"/>
+      <c r="C91" s="15" t="n"/>
+      <c r="D91" s="15">
+        <f>IF(C91="","",LEN(C91))</f>
+        <v/>
+      </c>
+      <c r="E91" s="15" t="n"/>
+      <c r="F91" s="15" t="n"/>
+      <c r="G91" s="15" t="n"/>
+      <c r="H91" s="15" t="n"/>
+      <c r="I91" s="15" t="n"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="14" t="n"/>
+      <c r="B92" s="14" t="n"/>
+      <c r="C92" s="14" t="n"/>
+      <c r="D92" s="14">
+        <f>IF(C92="","",LEN(C92))</f>
+        <v/>
+      </c>
+      <c r="E92" s="14" t="n"/>
+      <c r="F92" s="14" t="n"/>
+      <c r="G92" s="14" t="n"/>
+      <c r="H92" s="14" t="n"/>
+      <c r="I92" s="14" t="n"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="15" t="n"/>
+      <c r="B93" s="15" t="n"/>
+      <c r="C93" s="15" t="n"/>
+      <c r="D93" s="15">
+        <f>IF(C93="","",LEN(C93))</f>
+        <v/>
+      </c>
+      <c r="E93" s="15" t="n"/>
+      <c r="F93" s="15" t="n"/>
+      <c r="G93" s="15" t="n"/>
+      <c r="H93" s="15" t="n"/>
+      <c r="I93" s="15" t="n"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="14" t="n"/>
+      <c r="B94" s="14" t="n"/>
+      <c r="C94" s="14" t="n"/>
+      <c r="D94" s="14">
+        <f>IF(C94="","",LEN(C94))</f>
+        <v/>
+      </c>
+      <c r="E94" s="14" t="n"/>
+      <c r="F94" s="14" t="n"/>
+      <c r="G94" s="14" t="n"/>
+      <c r="H94" s="14" t="n"/>
+      <c r="I94" s="14" t="n"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="15" t="n"/>
+      <c r="B95" s="15" t="n"/>
+      <c r="C95" s="15" t="n"/>
+      <c r="D95" s="15">
+        <f>IF(C95="","",LEN(C95))</f>
+        <v/>
+      </c>
+      <c r="E95" s="15" t="n"/>
+      <c r="F95" s="15" t="n"/>
+      <c r="G95" s="15" t="n"/>
+      <c r="H95" s="15" t="n"/>
+      <c r="I95" s="15" t="n"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="14" t="n"/>
+      <c r="B96" s="14" t="n"/>
+      <c r="C96" s="14" t="n"/>
+      <c r="D96" s="14">
+        <f>IF(C96="","",LEN(C96))</f>
+        <v/>
+      </c>
+      <c r="E96" s="14" t="n"/>
+      <c r="F96" s="14" t="n"/>
+      <c r="G96" s="14" t="n"/>
+      <c r="H96" s="14" t="n"/>
+      <c r="I96" s="14" t="n"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="15" t="n"/>
+      <c r="B97" s="15" t="n"/>
+      <c r="C97" s="15" t="n"/>
+      <c r="D97" s="15">
+        <f>IF(C97="","",LEN(C97))</f>
+        <v/>
+      </c>
+      <c r="E97" s="15" t="n"/>
+      <c r="F97" s="15" t="n"/>
+      <c r="G97" s="15" t="n"/>
+      <c r="H97" s="15" t="n"/>
+      <c r="I97" s="15" t="n"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="14" t="n"/>
+      <c r="B98" s="14" t="n"/>
+      <c r="C98" s="14" t="n"/>
+      <c r="D98" s="14">
+        <f>IF(C98="","",LEN(C98))</f>
+        <v/>
+      </c>
+      <c r="E98" s="14" t="n"/>
+      <c r="F98" s="14" t="n"/>
+      <c r="G98" s="14" t="n"/>
+      <c r="H98" s="14" t="n"/>
+      <c r="I98" s="14" t="n"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="15" t="n"/>
+      <c r="B99" s="15" t="n"/>
+      <c r="C99" s="15" t="n"/>
+      <c r="D99" s="15">
+        <f>IF(C99="","",LEN(C99))</f>
+        <v/>
+      </c>
+      <c r="E99" s="15" t="n"/>
+      <c r="F99" s="15" t="n"/>
+      <c r="G99" s="15" t="n"/>
+      <c r="H99" s="15" t="n"/>
+      <c r="I99" s="15" t="n"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="14" t="n"/>
+      <c r="B100" s="14" t="n"/>
+      <c r="C100" s="14" t="n"/>
+      <c r="D100" s="14">
+        <f>IF(C100="","",LEN(C100))</f>
+        <v/>
+      </c>
+      <c r="E100" s="14" t="n"/>
+      <c r="F100" s="14" t="n"/>
+      <c r="G100" s="14" t="n"/>
+      <c r="H100" s="14" t="n"/>
+      <c r="I100" s="14" t="n"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="15" t="n"/>
+      <c r="B101" s="15" t="n"/>
+      <c r="C101" s="15" t="n"/>
+      <c r="D101" s="15">
+        <f>IF(C101="","",LEN(C101))</f>
+        <v/>
+      </c>
+      <c r="E101" s="15" t="n"/>
+      <c r="F101" s="15" t="n"/>
+      <c r="G101" s="15" t="n"/>
+      <c r="H101" s="15" t="n"/>
+      <c r="I101" s="15" t="n"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="14" t="n"/>
+      <c r="B102" s="14" t="n"/>
+      <c r="C102" s="14" t="n"/>
+      <c r="D102" s="14">
+        <f>IF(C102="","",LEN(C102))</f>
+        <v/>
+      </c>
+      <c r="E102" s="14" t="n"/>
+      <c r="F102" s="14" t="n"/>
+      <c r="G102" s="14" t="n"/>
+      <c r="H102" s="14" t="n"/>
+      <c r="I102" s="14" t="n"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="15" t="n"/>
+      <c r="B103" s="15" t="n"/>
+      <c r="C103" s="15" t="n"/>
+      <c r="D103" s="15">
+        <f>IF(C103="","",LEN(C103))</f>
+        <v/>
+      </c>
+      <c r="E103" s="15" t="n"/>
+      <c r="F103" s="15" t="n"/>
+      <c r="G103" s="15" t="n"/>
+      <c r="H103" s="15" t="n"/>
+      <c r="I103" s="15" t="n"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="14" t="n"/>
+      <c r="B104" s="14" t="n"/>
+      <c r="C104" s="14" t="n"/>
+      <c r="D104" s="14">
+        <f>IF(C104="","",LEN(C104))</f>
+        <v/>
+      </c>
+      <c r="E104" s="14" t="n"/>
+      <c r="F104" s="14" t="n"/>
+      <c r="G104" s="14" t="n"/>
+      <c r="H104" s="14" t="n"/>
+      <c r="I104" s="14" t="n"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="15" t="n"/>
+      <c r="B105" s="15" t="n"/>
+      <c r="C105" s="15" t="n"/>
+      <c r="D105" s="15">
+        <f>IF(C105="","",LEN(C105))</f>
+        <v/>
+      </c>
+      <c r="E105" s="15" t="n"/>
+      <c r="F105" s="15" t="n"/>
+      <c r="G105" s="15" t="n"/>
+      <c r="H105" s="15" t="n"/>
+      <c r="I105" s="15" t="n"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="14" t="n"/>
+      <c r="B106" s="14" t="n"/>
+      <c r="C106" s="14" t="n"/>
+      <c r="D106" s="14">
+        <f>IF(C106="","",LEN(C106))</f>
+        <v/>
+      </c>
+      <c r="E106" s="14" t="n"/>
+      <c r="F106" s="14" t="n"/>
+      <c r="G106" s="14" t="n"/>
+      <c r="H106" s="14" t="n"/>
+      <c r="I106" s="14" t="n"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="15" t="n"/>
+      <c r="B107" s="15" t="n"/>
+      <c r="C107" s="15" t="n"/>
+      <c r="D107" s="15">
+        <f>IF(C107="","",LEN(C107))</f>
+        <v/>
+      </c>
+      <c r="E107" s="15" t="n"/>
+      <c r="F107" s="15" t="n"/>
+      <c r="G107" s="15" t="n"/>
+      <c r="H107" s="15" t="n"/>
+      <c r="I107" s="15" t="n"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="14" t="n"/>
+      <c r="B108" s="14" t="n"/>
+      <c r="C108" s="14" t="n"/>
+      <c r="D108" s="14">
+        <f>IF(C108="","",LEN(C108))</f>
+        <v/>
+      </c>
+      <c r="E108" s="14" t="n"/>
+      <c r="F108" s="14" t="n"/>
+      <c r="G108" s="14" t="n"/>
+      <c r="H108" s="14" t="n"/>
+      <c r="I108" s="14" t="n"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="15" t="n"/>
+      <c r="B109" s="15" t="n"/>
+      <c r="C109" s="15" t="n"/>
+      <c r="D109" s="15">
+        <f>IF(C109="","",LEN(C109))</f>
+        <v/>
+      </c>
+      <c r="E109" s="15" t="n"/>
+      <c r="F109" s="15" t="n"/>
+      <c r="G109" s="15" t="n"/>
+      <c r="H109" s="15" t="n"/>
+      <c r="I109" s="15" t="n"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="14" t="n"/>
+      <c r="B110" s="14" t="n"/>
+      <c r="C110" s="14" t="n"/>
+      <c r="D110" s="14">
+        <f>IF(C110="","",LEN(C110))</f>
+        <v/>
+      </c>
+      <c r="E110" s="14" t="n"/>
+      <c r="F110" s="14" t="n"/>
+      <c r="G110" s="14" t="n"/>
+      <c r="H110" s="14" t="n"/>
+      <c r="I110" s="14" t="n"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="15" t="n"/>
+      <c r="B111" s="15" t="n"/>
+      <c r="C111" s="15" t="n"/>
+      <c r="D111" s="15">
+        <f>IF(C111="","",LEN(C111))</f>
+        <v/>
+      </c>
+      <c r="E111" s="15" t="n"/>
+      <c r="F111" s="15" t="n"/>
+      <c r="G111" s="15" t="n"/>
+      <c r="H111" s="15" t="n"/>
+      <c r="I111" s="15" t="n"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="14" t="n"/>
+      <c r="B112" s="14" t="n"/>
+      <c r="C112" s="14" t="n"/>
+      <c r="D112" s="14">
+        <f>IF(C112="","",LEN(C112))</f>
+        <v/>
+      </c>
+      <c r="E112" s="14" t="n"/>
+      <c r="F112" s="14" t="n"/>
+      <c r="G112" s="14" t="n"/>
+      <c r="H112" s="14" t="n"/>
+      <c r="I112" s="14" t="n"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="15" t="n"/>
+      <c r="B113" s="15" t="n"/>
+      <c r="C113" s="15" t="n"/>
+      <c r="D113" s="15">
+        <f>IF(C113="","",LEN(C113))</f>
+        <v/>
+      </c>
+      <c r="E113" s="15" t="n"/>
+      <c r="F113" s="15" t="n"/>
+      <c r="G113" s="15" t="n"/>
+      <c r="H113" s="15" t="n"/>
+      <c r="I113" s="15" t="n"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="14" t="n"/>
+      <c r="B114" s="14" t="n"/>
+      <c r="C114" s="14" t="n"/>
+      <c r="D114" s="14">
+        <f>IF(C114="","",LEN(C114))</f>
+        <v/>
+      </c>
+      <c r="E114" s="14" t="n"/>
+      <c r="F114" s="14" t="n"/>
+      <c r="G114" s="14" t="n"/>
+      <c r="H114" s="14" t="n"/>
+      <c r="I114" s="14" t="n"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="15" t="n"/>
+      <c r="B115" s="15" t="n"/>
+      <c r="C115" s="15" t="n"/>
+      <c r="D115" s="15">
+        <f>IF(C115="","",LEN(C115))</f>
+        <v/>
+      </c>
+      <c r="E115" s="15" t="n"/>
+      <c r="F115" s="15" t="n"/>
+      <c r="G115" s="15" t="n"/>
+      <c r="H115" s="15" t="n"/>
+      <c r="I115" s="15" t="n"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="14" t="n"/>
+      <c r="B116" s="14" t="n"/>
+      <c r="C116" s="14" t="n"/>
+      <c r="D116" s="14">
+        <f>IF(C116="","",LEN(C116))</f>
+        <v/>
+      </c>
+      <c r="E116" s="14" t="n"/>
+      <c r="F116" s="14" t="n"/>
+      <c r="G116" s="14" t="n"/>
+      <c r="H116" s="14" t="n"/>
+      <c r="I116" s="14" t="n"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="15" t="n"/>
+      <c r="B117" s="15" t="n"/>
+      <c r="C117" s="15" t="n"/>
+      <c r="D117" s="15">
+        <f>IF(C117="","",LEN(C117))</f>
+        <v/>
+      </c>
+      <c r="E117" s="15" t="n"/>
+      <c r="F117" s="15" t="n"/>
+      <c r="G117" s="15" t="n"/>
+      <c r="H117" s="15" t="n"/>
+      <c r="I117" s="15" t="n"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="14" t="n"/>
+      <c r="B118" s="14" t="n"/>
+      <c r="C118" s="14" t="n"/>
+      <c r="D118" s="14">
+        <f>IF(C118="","",LEN(C118))</f>
+        <v/>
+      </c>
+      <c r="E118" s="14" t="n"/>
+      <c r="F118" s="14" t="n"/>
+      <c r="G118" s="14" t="n"/>
+      <c r="H118" s="14" t="n"/>
+      <c r="I118" s="14" t="n"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="15" t="n"/>
+      <c r="B119" s="15" t="n"/>
+      <c r="C119" s="15" t="n"/>
+      <c r="D119" s="15">
+        <f>IF(C119="","",LEN(C119))</f>
+        <v/>
+      </c>
+      <c r="E119" s="15" t="n"/>
+      <c r="F119" s="15" t="n"/>
+      <c r="G119" s="15" t="n"/>
+      <c r="H119" s="15" t="n"/>
+      <c r="I119" s="15" t="n"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="14" t="n"/>
+      <c r="B120" s="14" t="n"/>
+      <c r="C120" s="14" t="n"/>
+      <c r="D120" s="14">
+        <f>IF(C120="","",LEN(C120))</f>
+        <v/>
+      </c>
+      <c r="E120" s="14" t="n"/>
+      <c r="F120" s="14" t="n"/>
+      <c r="G120" s="14" t="n"/>
+      <c r="H120" s="14" t="n"/>
+      <c r="I120" s="14" t="n"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="15" t="n"/>
+      <c r="B121" s="15" t="n"/>
+      <c r="C121" s="15" t="n"/>
+      <c r="D121" s="15">
+        <f>IF(C121="","",LEN(C121))</f>
+        <v/>
+      </c>
+      <c r="E121" s="15" t="n"/>
+      <c r="F121" s="15" t="n"/>
+      <c r="G121" s="15" t="n"/>
+      <c r="H121" s="15" t="n"/>
+      <c r="I121" s="15" t="n"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="14" t="n"/>
+      <c r="B122" s="14" t="n"/>
+      <c r="C122" s="14" t="n"/>
+      <c r="D122" s="14">
+        <f>IF(C122="","",LEN(C122))</f>
+        <v/>
+      </c>
+      <c r="E122" s="14" t="n"/>
+      <c r="F122" s="14" t="n"/>
+      <c r="G122" s="14" t="n"/>
+      <c r="H122" s="14" t="n"/>
+      <c r="I122" s="14" t="n"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="15" t="n"/>
+      <c r="B123" s="15" t="n"/>
+      <c r="C123" s="15" t="n"/>
+      <c r="D123" s="15">
+        <f>IF(C123="","",LEN(C123))</f>
+        <v/>
+      </c>
+      <c r="E123" s="15" t="n"/>
+      <c r="F123" s="15" t="n"/>
+      <c r="G123" s="15" t="n"/>
+      <c r="H123" s="15" t="n"/>
+      <c r="I123" s="15" t="n"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="14" t="n"/>
+      <c r="B124" s="14" t="n"/>
+      <c r="C124" s="14" t="n"/>
+      <c r="D124" s="14">
+        <f>IF(C124="","",LEN(C124))</f>
+        <v/>
+      </c>
+      <c r="E124" s="14" t="n"/>
+      <c r="F124" s="14" t="n"/>
+      <c r="G124" s="14" t="n"/>
+      <c r="H124" s="14" t="n"/>
+      <c r="I124" s="14" t="n"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="15" t="n"/>
+      <c r="B125" s="15" t="n"/>
+      <c r="C125" s="15" t="n"/>
+      <c r="D125" s="15">
+        <f>IF(C125="","",LEN(C125))</f>
+        <v/>
+      </c>
+      <c r="E125" s="15" t="n"/>
+      <c r="F125" s="15" t="n"/>
+      <c r="G125" s="15" t="n"/>
+      <c r="H125" s="15" t="n"/>
+      <c r="I125" s="15" t="n"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="14" t="n"/>
+      <c r="B126" s="14" t="n"/>
+      <c r="C126" s="14" t="n"/>
+      <c r="D126" s="14">
+        <f>IF(C126="","",LEN(C126))</f>
+        <v/>
+      </c>
+      <c r="E126" s="14" t="n"/>
+      <c r="F126" s="14" t="n"/>
+      <c r="G126" s="14" t="n"/>
+      <c r="H126" s="14" t="n"/>
+      <c r="I126" s="14" t="n"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="15" t="n"/>
+      <c r="B127" s="15" t="n"/>
+      <c r="C127" s="15" t="n"/>
+      <c r="D127" s="15">
+        <f>IF(C127="","",LEN(C127))</f>
+        <v/>
+      </c>
+      <c r="E127" s="15" t="n"/>
+      <c r="F127" s="15" t="n"/>
+      <c r="G127" s="15" t="n"/>
+      <c r="H127" s="15" t="n"/>
+      <c r="I127" s="15" t="n"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="14" t="n"/>
+      <c r="B128" s="14" t="n"/>
+      <c r="C128" s="14" t="n"/>
+      <c r="D128" s="14">
+        <f>IF(C128="","",LEN(C128))</f>
+        <v/>
+      </c>
+      <c r="E128" s="14" t="n"/>
+      <c r="F128" s="14" t="n"/>
+      <c r="G128" s="14" t="n"/>
+      <c r="H128" s="14" t="n"/>
+      <c r="I128" s="14" t="n"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="15" t="n"/>
+      <c r="B129" s="15" t="n"/>
+      <c r="C129" s="15" t="n"/>
+      <c r="D129" s="15">
+        <f>IF(C129="","",LEN(C129))</f>
+        <v/>
+      </c>
+      <c r="E129" s="15" t="n"/>
+      <c r="F129" s="15" t="n"/>
+      <c r="G129" s="15" t="n"/>
+      <c r="H129" s="15" t="n"/>
+      <c r="I129" s="15" t="n"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="14" t="n"/>
+      <c r="B130" s="14" t="n"/>
+      <c r="C130" s="14" t="n"/>
+      <c r="D130" s="14">
+        <f>IF(C130="","",LEN(C130))</f>
+        <v/>
+      </c>
+      <c r="E130" s="14" t="n"/>
+      <c r="F130" s="14" t="n"/>
+      <c r="G130" s="14" t="n"/>
+      <c r="H130" s="14" t="n"/>
+      <c r="I130" s="14" t="n"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="15" t="n"/>
+      <c r="B131" s="15" t="n"/>
+      <c r="C131" s="15" t="n"/>
+      <c r="D131" s="15">
+        <f>IF(C131="","",LEN(C131))</f>
+        <v/>
+      </c>
+      <c r="E131" s="15" t="n"/>
+      <c r="F131" s="15" t="n"/>
+      <c r="G131" s="15" t="n"/>
+      <c r="H131" s="15" t="n"/>
+      <c r="I131" s="15" t="n"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="14" t="n"/>
+      <c r="B132" s="14" t="n"/>
+      <c r="C132" s="14" t="n"/>
+      <c r="D132" s="14">
+        <f>IF(C132="","",LEN(C132))</f>
+        <v/>
+      </c>
+      <c r="E132" s="14" t="n"/>
+      <c r="F132" s="14" t="n"/>
+      <c r="G132" s="14" t="n"/>
+      <c r="H132" s="14" t="n"/>
+      <c r="I132" s="14" t="n"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="15" t="n"/>
+      <c r="B133" s="15" t="n"/>
+      <c r="C133" s="15" t="n"/>
+      <c r="D133" s="15">
+        <f>IF(C133="","",LEN(C133))</f>
+        <v/>
+      </c>
+      <c r="E133" s="15" t="n"/>
+      <c r="F133" s="15" t="n"/>
+      <c r="G133" s="15" t="n"/>
+      <c r="H133" s="15" t="n"/>
+      <c r="I133" s="15" t="n"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="14" t="n"/>
+      <c r="B134" s="14" t="n"/>
+      <c r="C134" s="14" t="n"/>
+      <c r="D134" s="14">
+        <f>IF(C134="","",LEN(C134))</f>
+        <v/>
+      </c>
+      <c r="E134" s="14" t="n"/>
+      <c r="F134" s="14" t="n"/>
+      <c r="G134" s="14" t="n"/>
+      <c r="H134" s="14" t="n"/>
+      <c r="I134" s="14" t="n"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="15" t="n"/>
+      <c r="B135" s="15" t="n"/>
+      <c r="C135" s="15" t="n"/>
+      <c r="D135" s="15">
+        <f>IF(C135="","",LEN(C135))</f>
+        <v/>
+      </c>
+      <c r="E135" s="15" t="n"/>
+      <c r="F135" s="15" t="n"/>
+      <c r="G135" s="15" t="n"/>
+      <c r="H135" s="15" t="n"/>
+      <c r="I135" s="15" t="n"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="14" t="n"/>
+      <c r="B136" s="14" t="n"/>
+      <c r="C136" s="14" t="n"/>
+      <c r="D136" s="14">
+        <f>IF(C136="","",LEN(C136))</f>
+        <v/>
+      </c>
+      <c r="E136" s="14" t="n"/>
+      <c r="F136" s="14" t="n"/>
+      <c r="G136" s="14" t="n"/>
+      <c r="H136" s="14" t="n"/>
+      <c r="I136" s="14" t="n"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="15" t="n"/>
+      <c r="B137" s="15" t="n"/>
+      <c r="C137" s="15" t="n"/>
+      <c r="D137" s="15">
+        <f>IF(C137="","",LEN(C137))</f>
+        <v/>
+      </c>
+      <c r="E137" s="15" t="n"/>
+      <c r="F137" s="15" t="n"/>
+      <c r="G137" s="15" t="n"/>
+      <c r="H137" s="15" t="n"/>
+      <c r="I137" s="15" t="n"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="14" t="n"/>
+      <c r="B138" s="14" t="n"/>
+      <c r="C138" s="14" t="n"/>
+      <c r="D138" s="14">
+        <f>IF(C138="","",LEN(C138))</f>
+        <v/>
+      </c>
+      <c r="E138" s="14" t="n"/>
+      <c r="F138" s="14" t="n"/>
+      <c r="G138" s="14" t="n"/>
+      <c r="H138" s="14" t="n"/>
+      <c r="I138" s="14" t="n"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="15" t="n"/>
+      <c r="B139" s="15" t="n"/>
+      <c r="C139" s="15" t="n"/>
+      <c r="D139" s="15">
+        <f>IF(C139="","",LEN(C139))</f>
+        <v/>
+      </c>
+      <c r="E139" s="15" t="n"/>
+      <c r="F139" s="15" t="n"/>
+      <c r="G139" s="15" t="n"/>
+      <c r="H139" s="15" t="n"/>
+      <c r="I139" s="15" t="n"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="14" t="n"/>
+      <c r="B140" s="14" t="n"/>
+      <c r="C140" s="14" t="n"/>
+      <c r="D140" s="14">
+        <f>IF(C140="","",LEN(C140))</f>
+        <v/>
+      </c>
+      <c r="E140" s="14" t="n"/>
+      <c r="F140" s="14" t="n"/>
+      <c r="G140" s="14" t="n"/>
+      <c r="H140" s="14" t="n"/>
+      <c r="I140" s="14" t="n"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="15" t="n"/>
+      <c r="B141" s="15" t="n"/>
+      <c r="C141" s="15" t="n"/>
+      <c r="D141" s="15">
+        <f>IF(C141="","",LEN(C141))</f>
+        <v/>
+      </c>
+      <c r="E141" s="15" t="n"/>
+      <c r="F141" s="15" t="n"/>
+      <c r="G141" s="15" t="n"/>
+      <c r="H141" s="15" t="n"/>
+      <c r="I141" s="15" t="n"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="14" t="n"/>
+      <c r="B142" s="14" t="n"/>
+      <c r="C142" s="14" t="n"/>
+      <c r="D142" s="14">
+        <f>IF(C142="","",LEN(C142))</f>
+        <v/>
+      </c>
+      <c r="E142" s="14" t="n"/>
+      <c r="F142" s="14" t="n"/>
+      <c r="G142" s="14" t="n"/>
+      <c r="H142" s="14" t="n"/>
+      <c r="I142" s="14" t="n"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="15" t="n"/>
+      <c r="B143" s="15" t="n"/>
+      <c r="C143" s="15" t="n"/>
+      <c r="D143" s="15">
+        <f>IF(C143="","",LEN(C143))</f>
+        <v/>
+      </c>
+      <c r="E143" s="15" t="n"/>
+      <c r="F143" s="15" t="n"/>
+      <c r="G143" s="15" t="n"/>
+      <c r="H143" s="15" t="n"/>
+      <c r="I143" s="15" t="n"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="14" t="n"/>
+      <c r="B144" s="14" t="n"/>
+      <c r="C144" s="14" t="n"/>
+      <c r="D144" s="14">
+        <f>IF(C144="","",LEN(C144))</f>
+        <v/>
+      </c>
+      <c r="E144" s="14" t="n"/>
+      <c r="F144" s="14" t="n"/>
+      <c r="G144" s="14" t="n"/>
+      <c r="H144" s="14" t="n"/>
+      <c r="I144" s="14" t="n"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="15" t="n"/>
+      <c r="B145" s="15" t="n"/>
+      <c r="C145" s="15" t="n"/>
+      <c r="D145" s="15">
+        <f>IF(C145="","",LEN(C145))</f>
+        <v/>
+      </c>
+      <c r="E145" s="15" t="n"/>
+      <c r="F145" s="15" t="n"/>
+      <c r="G145" s="15" t="n"/>
+      <c r="H145" s="15" t="n"/>
+      <c r="I145" s="15" t="n"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="14" t="n"/>
+      <c r="B146" s="14" t="n"/>
+      <c r="C146" s="14" t="n"/>
+      <c r="D146" s="14">
+        <f>IF(C146="","",LEN(C146))</f>
+        <v/>
+      </c>
+      <c r="E146" s="14" t="n"/>
+      <c r="F146" s="14" t="n"/>
+      <c r="G146" s="14" t="n"/>
+      <c r="H146" s="14" t="n"/>
+      <c r="I146" s="14" t="n"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="15" t="n"/>
+      <c r="B147" s="15" t="n"/>
+      <c r="C147" s="15" t="n"/>
+      <c r="D147" s="15">
+        <f>IF(C147="","",LEN(C147))</f>
+        <v/>
+      </c>
+      <c r="E147" s="15" t="n"/>
+      <c r="F147" s="15" t="n"/>
+      <c r="G147" s="15" t="n"/>
+      <c r="H147" s="15" t="n"/>
+      <c r="I147" s="15" t="n"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="14" t="n"/>
+      <c r="B148" s="14" t="n"/>
+      <c r="C148" s="14" t="n"/>
+      <c r="D148" s="14">
+        <f>IF(C148="","",LEN(C148))</f>
+        <v/>
+      </c>
+      <c r="E148" s="14" t="n"/>
+      <c r="F148" s="14" t="n"/>
+      <c r="G148" s="14" t="n"/>
+      <c r="H148" s="14" t="n"/>
+      <c r="I148" s="14" t="n"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="15" t="n"/>
+      <c r="B149" s="15" t="n"/>
+      <c r="C149" s="15" t="n"/>
+      <c r="D149" s="15">
+        <f>IF(C149="","",LEN(C149))</f>
+        <v/>
+      </c>
+      <c r="E149" s="15" t="n"/>
+      <c r="F149" s="15" t="n"/>
+      <c r="G149" s="15" t="n"/>
+      <c r="H149" s="15" t="n"/>
+      <c r="I149" s="15" t="n"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="14" t="n"/>
+      <c r="B150" s="14" t="n"/>
+      <c r="C150" s="14" t="n"/>
+      <c r="D150" s="14">
+        <f>IF(C150="","",LEN(C150))</f>
+        <v/>
+      </c>
+      <c r="E150" s="14" t="n"/>
+      <c r="F150" s="14" t="n"/>
+      <c r="G150" s="14" t="n"/>
+      <c r="H150" s="14" t="n"/>
+      <c r="I150" s="14" t="n"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="15" t="n"/>
+      <c r="B151" s="15" t="n"/>
+      <c r="C151" s="15" t="n"/>
+      <c r="D151" s="15">
+        <f>IF(C151="","",LEN(C151))</f>
+        <v/>
+      </c>
+      <c r="E151" s="15" t="n"/>
+      <c r="F151" s="15" t="n"/>
+      <c r="G151" s="15" t="n"/>
+      <c r="H151" s="15" t="n"/>
+      <c r="I151" s="15" t="n"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="14" t="n"/>
+      <c r="B152" s="14" t="n"/>
+      <c r="C152" s="14" t="n"/>
+      <c r="D152" s="14">
+        <f>IF(C152="","",LEN(C152))</f>
+        <v/>
+      </c>
+      <c r="E152" s="14" t="n"/>
+      <c r="F152" s="14" t="n"/>
+      <c r="G152" s="14" t="n"/>
+      <c r="H152" s="14" t="n"/>
+      <c r="I152" s="14" t="n"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="15" t="n"/>
+      <c r="B153" s="15" t="n"/>
+      <c r="C153" s="15" t="n"/>
+      <c r="D153" s="15">
+        <f>IF(C153="","",LEN(C153))</f>
+        <v/>
+      </c>
+      <c r="E153" s="15" t="n"/>
+      <c r="F153" s="15" t="n"/>
+      <c r="G153" s="15" t="n"/>
+      <c r="H153" s="15" t="n"/>
+      <c r="I153" s="15" t="n"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="14" t="n"/>
+      <c r="B154" s="14" t="n"/>
+      <c r="C154" s="14" t="n"/>
+      <c r="D154" s="14">
+        <f>IF(C154="","",LEN(C154))</f>
+        <v/>
+      </c>
+      <c r="E154" s="14" t="n"/>
+      <c r="F154" s="14" t="n"/>
+      <c r="G154" s="14" t="n"/>
+      <c r="H154" s="14" t="n"/>
+      <c r="I154" s="14" t="n"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="15" t="n"/>
+      <c r="B155" s="15" t="n"/>
+      <c r="C155" s="15" t="n"/>
+      <c r="D155" s="15">
+        <f>IF(C155="","",LEN(C155))</f>
+        <v/>
+      </c>
+      <c r="E155" s="15" t="n"/>
+      <c r="F155" s="15" t="n"/>
+      <c r="G155" s="15" t="n"/>
+      <c r="H155" s="15" t="n"/>
+      <c r="I155" s="15" t="n"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="14" t="n"/>
+      <c r="B156" s="14" t="n"/>
+      <c r="C156" s="14" t="n"/>
+      <c r="D156" s="14">
+        <f>IF(C156="","",LEN(C156))</f>
+        <v/>
+      </c>
+      <c r="E156" s="14" t="n"/>
+      <c r="F156" s="14" t="n"/>
+      <c r="G156" s="14" t="n"/>
+      <c r="H156" s="14" t="n"/>
+      <c r="I156" s="14" t="n"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="15" t="n"/>
+      <c r="B157" s="15" t="n"/>
+      <c r="C157" s="15" t="n"/>
+      <c r="D157" s="15">
+        <f>IF(C157="","",LEN(C157))</f>
+        <v/>
+      </c>
+      <c r="E157" s="15" t="n"/>
+      <c r="F157" s="15" t="n"/>
+      <c r="G157" s="15" t="n"/>
+      <c r="H157" s="15" t="n"/>
+      <c r="I157" s="15" t="n"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="14" t="n"/>
+      <c r="B158" s="14" t="n"/>
+      <c r="C158" s="14" t="n"/>
+      <c r="D158" s="14">
+        <f>IF(C158="","",LEN(C158))</f>
+        <v/>
+      </c>
+      <c r="E158" s="14" t="n"/>
+      <c r="F158" s="14" t="n"/>
+      <c r="G158" s="14" t="n"/>
+      <c r="H158" s="14" t="n"/>
+      <c r="I158" s="14" t="n"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="15" t="n"/>
+      <c r="B159" s="15" t="n"/>
+      <c r="C159" s="15" t="n"/>
+      <c r="D159" s="15">
+        <f>IF(C159="","",LEN(C159))</f>
+        <v/>
+      </c>
+      <c r="E159" s="15" t="n"/>
+      <c r="F159" s="15" t="n"/>
+      <c r="G159" s="15" t="n"/>
+      <c r="H159" s="15" t="n"/>
+      <c r="I159" s="15" t="n"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="14" t="n"/>
+      <c r="B160" s="14" t="n"/>
+      <c r="C160" s="14" t="n"/>
+      <c r="D160" s="14">
+        <f>IF(C160="","",LEN(C160))</f>
+        <v/>
+      </c>
+      <c r="E160" s="14" t="n"/>
+      <c r="F160" s="14" t="n"/>
+      <c r="G160" s="14" t="n"/>
+      <c r="H160" s="14" t="n"/>
+      <c r="I160" s="14" t="n"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="15" t="n"/>
+      <c r="B161" s="15" t="n"/>
+      <c r="C161" s="15" t="n"/>
+      <c r="D161" s="15">
+        <f>IF(C161="","",LEN(C161))</f>
+        <v/>
+      </c>
+      <c r="E161" s="15" t="n"/>
+      <c r="F161" s="15" t="n"/>
+      <c r="G161" s="15" t="n"/>
+      <c r="H161" s="15" t="n"/>
+      <c r="I161" s="15" t="n"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="14" t="n"/>
+      <c r="B162" s="14" t="n"/>
+      <c r="C162" s="14" t="n"/>
+      <c r="D162" s="14">
+        <f>IF(C162="","",LEN(C162))</f>
+        <v/>
+      </c>
+      <c r="E162" s="14" t="n"/>
+      <c r="F162" s="14" t="n"/>
+      <c r="G162" s="14" t="n"/>
+      <c r="H162" s="14" t="n"/>
+      <c r="I162" s="14" t="n"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="15" t="n"/>
+      <c r="B163" s="15" t="n"/>
+      <c r="C163" s="15" t="n"/>
+      <c r="D163" s="15">
+        <f>IF(C163="","",LEN(C163))</f>
+        <v/>
+      </c>
+      <c r="E163" s="15" t="n"/>
+      <c r="F163" s="15" t="n"/>
+      <c r="G163" s="15" t="n"/>
+      <c r="H163" s="15" t="n"/>
+      <c r="I163" s="15" t="n"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="14" t="n"/>
+      <c r="B164" s="14" t="n"/>
+      <c r="C164" s="14" t="n"/>
+      <c r="D164" s="14">
+        <f>IF(C164="","",LEN(C164))</f>
+        <v/>
+      </c>
+      <c r="E164" s="14" t="n"/>
+      <c r="F164" s="14" t="n"/>
+      <c r="G164" s="14" t="n"/>
+      <c r="H164" s="14" t="n"/>
+      <c r="I164" s="14" t="n"/>
+    </row>
+    <row r="165">
+      <c r="A165" s="15" t="n"/>
+      <c r="B165" s="15" t="n"/>
+      <c r="C165" s="15" t="n"/>
+      <c r="D165" s="15">
+        <f>IF(C165="","",LEN(C165))</f>
+        <v/>
+      </c>
+      <c r="E165" s="15" t="n"/>
+      <c r="F165" s="15" t="n"/>
+      <c r="G165" s="15" t="n"/>
+      <c r="H165" s="15" t="n"/>
+      <c r="I165" s="15" t="n"/>
+    </row>
+    <row r="166">
+      <c r="A166" s="14" t="n"/>
+      <c r="B166" s="14" t="n"/>
+      <c r="C166" s="14" t="n"/>
+      <c r="D166" s="14">
+        <f>IF(C166="","",LEN(C166))</f>
+        <v/>
+      </c>
+      <c r="E166" s="14" t="n"/>
+      <c r="F166" s="14" t="n"/>
+      <c r="G166" s="14" t="n"/>
+      <c r="H166" s="14" t="n"/>
+      <c r="I166" s="14" t="n"/>
+    </row>
+    <row r="167">
+      <c r="A167" s="15" t="n"/>
+      <c r="B167" s="15" t="n"/>
+      <c r="C167" s="15" t="n"/>
+      <c r="D167" s="15">
+        <f>IF(C167="","",LEN(C167))</f>
+        <v/>
+      </c>
+      <c r="E167" s="15" t="n"/>
+      <c r="F167" s="15" t="n"/>
+      <c r="G167" s="15" t="n"/>
+      <c r="H167" s="15" t="n"/>
+      <c r="I167" s="15" t="n"/>
+    </row>
+    <row r="168">
+      <c r="A168" s="14" t="n"/>
+      <c r="B168" s="14" t="n"/>
+      <c r="C168" s="14" t="n"/>
+      <c r="D168" s="14">
+        <f>IF(C168="","",LEN(C168))</f>
+        <v/>
+      </c>
+      <c r="E168" s="14" t="n"/>
+      <c r="F168" s="14" t="n"/>
+      <c r="G168" s="14" t="n"/>
+      <c r="H168" s="14" t="n"/>
+      <c r="I168" s="14" t="n"/>
+    </row>
+    <row r="169">
+      <c r="A169" s="15" t="n"/>
+      <c r="B169" s="15" t="n"/>
+      <c r="C169" s="15" t="n"/>
+      <c r="D169" s="15">
+        <f>IF(C169="","",LEN(C169))</f>
+        <v/>
+      </c>
+      <c r="E169" s="15" t="n"/>
+      <c r="F169" s="15" t="n"/>
+      <c r="G169" s="15" t="n"/>
+      <c r="H169" s="15" t="n"/>
+      <c r="I169" s="15" t="n"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="14" t="n"/>
+      <c r="B170" s="14" t="n"/>
+      <c r="C170" s="14" t="n"/>
+      <c r="D170" s="14">
+        <f>IF(C170="","",LEN(C170))</f>
+        <v/>
+      </c>
+      <c r="E170" s="14" t="n"/>
+      <c r="F170" s="14" t="n"/>
+      <c r="G170" s="14" t="n"/>
+      <c r="H170" s="14" t="n"/>
+      <c r="I170" s="14" t="n"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="15" t="n"/>
+      <c r="B171" s="15" t="n"/>
+      <c r="C171" s="15" t="n"/>
+      <c r="D171" s="15">
+        <f>IF(C171="","",LEN(C171))</f>
+        <v/>
+      </c>
+      <c r="E171" s="15" t="n"/>
+      <c r="F171" s="15" t="n"/>
+      <c r="G171" s="15" t="n"/>
+      <c r="H171" s="15" t="n"/>
+      <c r="I171" s="15" t="n"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="14" t="n"/>
+      <c r="B172" s="14" t="n"/>
+      <c r="C172" s="14" t="n"/>
+      <c r="D172" s="14">
+        <f>IF(C172="","",LEN(C172))</f>
+        <v/>
+      </c>
+      <c r="E172" s="14" t="n"/>
+      <c r="F172" s="14" t="n"/>
+      <c r="G172" s="14" t="n"/>
+      <c r="H172" s="14" t="n"/>
+      <c r="I172" s="14" t="n"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="15" t="n"/>
+      <c r="B173" s="15" t="n"/>
+      <c r="C173" s="15" t="n"/>
+      <c r="D173" s="15">
+        <f>IF(C173="","",LEN(C173))</f>
+        <v/>
+      </c>
+      <c r="E173" s="15" t="n"/>
+      <c r="F173" s="15" t="n"/>
+      <c r="G173" s="15" t="n"/>
+      <c r="H173" s="15" t="n"/>
+      <c r="I173" s="15" t="n"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="14" t="n"/>
+      <c r="B174" s="14" t="n"/>
+      <c r="C174" s="14" t="n"/>
+      <c r="D174" s="14">
+        <f>IF(C174="","",LEN(C174))</f>
+        <v/>
+      </c>
+      <c r="E174" s="14" t="n"/>
+      <c r="F174" s="14" t="n"/>
+      <c r="G174" s="14" t="n"/>
+      <c r="H174" s="14" t="n"/>
+      <c r="I174" s="14" t="n"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="15" t="n"/>
+      <c r="B175" s="15" t="n"/>
+      <c r="C175" s="15" t="n"/>
+      <c r="D175" s="15">
+        <f>IF(C175="","",LEN(C175))</f>
+        <v/>
+      </c>
+      <c r="E175" s="15" t="n"/>
+      <c r="F175" s="15" t="n"/>
+      <c r="G175" s="15" t="n"/>
+      <c r="H175" s="15" t="n"/>
+      <c r="I175" s="15" t="n"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="14" t="n"/>
+      <c r="B176" s="14" t="n"/>
+      <c r="C176" s="14" t="n"/>
+      <c r="D176" s="14">
+        <f>IF(C176="","",LEN(C176))</f>
+        <v/>
+      </c>
+      <c r="E176" s="14" t="n"/>
+      <c r="F176" s="14" t="n"/>
+      <c r="G176" s="14" t="n"/>
+      <c r="H176" s="14" t="n"/>
+      <c r="I176" s="14" t="n"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="15" t="n"/>
+      <c r="B177" s="15" t="n"/>
+      <c r="C177" s="15" t="n"/>
+      <c r="D177" s="15">
+        <f>IF(C177="","",LEN(C177))</f>
+        <v/>
+      </c>
+      <c r="E177" s="15" t="n"/>
+      <c r="F177" s="15" t="n"/>
+      <c r="G177" s="15" t="n"/>
+      <c r="H177" s="15" t="n"/>
+      <c r="I177" s="15" t="n"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="14" t="n"/>
+      <c r="B178" s="14" t="n"/>
+      <c r="C178" s="14" t="n"/>
+      <c r="D178" s="14">
+        <f>IF(C178="","",LEN(C178))</f>
+        <v/>
+      </c>
+      <c r="E178" s="14" t="n"/>
+      <c r="F178" s="14" t="n"/>
+      <c r="G178" s="14" t="n"/>
+      <c r="H178" s="14" t="n"/>
+      <c r="I178" s="14" t="n"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="15" t="n"/>
+      <c r="B179" s="15" t="n"/>
+      <c r="C179" s="15" t="n"/>
+      <c r="D179" s="15">
+        <f>IF(C179="","",LEN(C179))</f>
+        <v/>
+      </c>
+      <c r="E179" s="15" t="n"/>
+      <c r="F179" s="15" t="n"/>
+      <c r="G179" s="15" t="n"/>
+      <c r="H179" s="15" t="n"/>
+      <c r="I179" s="15" t="n"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="14" t="n"/>
+      <c r="B180" s="14" t="n"/>
+      <c r="C180" s="14" t="n"/>
+      <c r="D180" s="14">
+        <f>IF(C180="","",LEN(C180))</f>
+        <v/>
+      </c>
+      <c r="E180" s="14" t="n"/>
+      <c r="F180" s="14" t="n"/>
+      <c r="G180" s="14" t="n"/>
+      <c r="H180" s="14" t="n"/>
+      <c r="I180" s="14" t="n"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="15" t="n"/>
+      <c r="B181" s="15" t="n"/>
+      <c r="C181" s="15" t="n"/>
+      <c r="D181" s="15">
+        <f>IF(C181="","",LEN(C181))</f>
+        <v/>
+      </c>
+      <c r="E181" s="15" t="n"/>
+      <c r="F181" s="15" t="n"/>
+      <c r="G181" s="15" t="n"/>
+      <c r="H181" s="15" t="n"/>
+      <c r="I181" s="15" t="n"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="14" t="n"/>
+      <c r="B182" s="14" t="n"/>
+      <c r="C182" s="14" t="n"/>
+      <c r="D182" s="14">
+        <f>IF(C182="","",LEN(C182))</f>
+        <v/>
+      </c>
+      <c r="E182" s="14" t="n"/>
+      <c r="F182" s="14" t="n"/>
+      <c r="G182" s="14" t="n"/>
+      <c r="H182" s="14" t="n"/>
+      <c r="I182" s="14" t="n"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="15" t="n"/>
+      <c r="B183" s="15" t="n"/>
+      <c r="C183" s="15" t="n"/>
+      <c r="D183" s="15">
+        <f>IF(C183="","",LEN(C183))</f>
+        <v/>
+      </c>
+      <c r="E183" s="15" t="n"/>
+      <c r="F183" s="15" t="n"/>
+      <c r="G183" s="15" t="n"/>
+      <c r="H183" s="15" t="n"/>
+      <c r="I183" s="15" t="n"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="14" t="n"/>
+      <c r="B184" s="14" t="n"/>
+      <c r="C184" s="14" t="n"/>
+      <c r="D184" s="14">
+        <f>IF(C184="","",LEN(C184))</f>
+        <v/>
+      </c>
+      <c r="E184" s="14" t="n"/>
+      <c r="F184" s="14" t="n"/>
+      <c r="G184" s="14" t="n"/>
+      <c r="H184" s="14" t="n"/>
+      <c r="I184" s="14" t="n"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="15" t="n"/>
+      <c r="B185" s="15" t="n"/>
+      <c r="C185" s="15" t="n"/>
+      <c r="D185" s="15">
+        <f>IF(C185="","",LEN(C185))</f>
+        <v/>
+      </c>
+      <c r="E185" s="15" t="n"/>
+      <c r="F185" s="15" t="n"/>
+      <c r="G185" s="15" t="n"/>
+      <c r="H185" s="15" t="n"/>
+      <c r="I185" s="15" t="n"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="14" t="n"/>
+      <c r="B186" s="14" t="n"/>
+      <c r="C186" s="14" t="n"/>
+      <c r="D186" s="14">
+        <f>IF(C186="","",LEN(C186))</f>
+        <v/>
+      </c>
+      <c r="E186" s="14" t="n"/>
+      <c r="F186" s="14" t="n"/>
+      <c r="G186" s="14" t="n"/>
+      <c r="H186" s="14" t="n"/>
+      <c r="I186" s="14" t="n"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="15" t="n"/>
+      <c r="B187" s="15" t="n"/>
+      <c r="C187" s="15" t="n"/>
+      <c r="D187" s="15">
+        <f>IF(C187="","",LEN(C187))</f>
+        <v/>
+      </c>
+      <c r="E187" s="15" t="n"/>
+      <c r="F187" s="15" t="n"/>
+      <c r="G187" s="15" t="n"/>
+      <c r="H187" s="15" t="n"/>
+      <c r="I187" s="15" t="n"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="14" t="n"/>
+      <c r="B188" s="14" t="n"/>
+      <c r="C188" s="14" t="n"/>
+      <c r="D188" s="14">
+        <f>IF(C188="","",LEN(C188))</f>
+        <v/>
+      </c>
+      <c r="E188" s="14" t="n"/>
+      <c r="F188" s="14" t="n"/>
+      <c r="G188" s="14" t="n"/>
+      <c r="H188" s="14" t="n"/>
+      <c r="I188" s="14" t="n"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="15" t="n"/>
+      <c r="B189" s="15" t="n"/>
+      <c r="C189" s="15" t="n"/>
+      <c r="D189" s="15">
+        <f>IF(C189="","",LEN(C189))</f>
+        <v/>
+      </c>
+      <c r="E189" s="15" t="n"/>
+      <c r="F189" s="15" t="n"/>
+      <c r="G189" s="15" t="n"/>
+      <c r="H189" s="15" t="n"/>
+      <c r="I189" s="15" t="n"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="14" t="n"/>
+      <c r="B190" s="14" t="n"/>
+      <c r="C190" s="14" t="n"/>
+      <c r="D190" s="14">
+        <f>IF(C190="","",LEN(C190))</f>
+        <v/>
+      </c>
+      <c r="E190" s="14" t="n"/>
+      <c r="F190" s="14" t="n"/>
+      <c r="G190" s="14" t="n"/>
+      <c r="H190" s="14" t="n"/>
+      <c r="I190" s="14" t="n"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="15" t="n"/>
+      <c r="B191" s="15" t="n"/>
+      <c r="C191" s="15" t="n"/>
+      <c r="D191" s="15">
+        <f>IF(C191="","",LEN(C191))</f>
+        <v/>
+      </c>
+      <c r="E191" s="15" t="n"/>
+      <c r="F191" s="15" t="n"/>
+      <c r="G191" s="15" t="n"/>
+      <c r="H191" s="15" t="n"/>
+      <c r="I191" s="15" t="n"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="14" t="n"/>
+      <c r="B192" s="14" t="n"/>
+      <c r="C192" s="14" t="n"/>
+      <c r="D192" s="14">
+        <f>IF(C192="","",LEN(C192))</f>
+        <v/>
+      </c>
+      <c r="E192" s="14" t="n"/>
+      <c r="F192" s="14" t="n"/>
+      <c r="G192" s="14" t="n"/>
+      <c r="H192" s="14" t="n"/>
+      <c r="I192" s="14" t="n"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="15" t="n"/>
+      <c r="B193" s="15" t="n"/>
+      <c r="C193" s="15" t="n"/>
+      <c r="D193" s="15">
+        <f>IF(C193="","",LEN(C193))</f>
+        <v/>
+      </c>
+      <c r="E193" s="15" t="n"/>
+      <c r="F193" s="15" t="n"/>
+      <c r="G193" s="15" t="n"/>
+      <c r="H193" s="15" t="n"/>
+      <c r="I193" s="15" t="n"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="14" t="n"/>
+      <c r="B194" s="14" t="n"/>
+      <c r="C194" s="14" t="n"/>
+      <c r="D194" s="14">
+        <f>IF(C194="","",LEN(C194))</f>
+        <v/>
+      </c>
+      <c r="E194" s="14" t="n"/>
+      <c r="F194" s="14" t="n"/>
+      <c r="G194" s="14" t="n"/>
+      <c r="H194" s="14" t="n"/>
+      <c r="I194" s="14" t="n"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="15" t="n"/>
+      <c r="B195" s="15" t="n"/>
+      <c r="C195" s="15" t="n"/>
+      <c r="D195" s="15">
+        <f>IF(C195="","",LEN(C195))</f>
+        <v/>
+      </c>
+      <c r="E195" s="15" t="n"/>
+      <c r="F195" s="15" t="n"/>
+      <c r="G195" s="15" t="n"/>
+      <c r="H195" s="15" t="n"/>
+      <c r="I195" s="15" t="n"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="14" t="n"/>
+      <c r="B196" s="14" t="n"/>
+      <c r="C196" s="14" t="n"/>
+      <c r="D196" s="14">
+        <f>IF(C196="","",LEN(C196))</f>
+        <v/>
+      </c>
+      <c r="E196" s="14" t="n"/>
+      <c r="F196" s="14" t="n"/>
+      <c r="G196" s="14" t="n"/>
+      <c r="H196" s="14" t="n"/>
+      <c r="I196" s="14" t="n"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="15" t="n"/>
+      <c r="B197" s="15" t="n"/>
+      <c r="C197" s="15" t="n"/>
+      <c r="D197" s="15">
+        <f>IF(C197="","",LEN(C197))</f>
+        <v/>
+      </c>
+      <c r="E197" s="15" t="n"/>
+      <c r="F197" s="15" t="n"/>
+      <c r="G197" s="15" t="n"/>
+      <c r="H197" s="15" t="n"/>
+      <c r="I197" s="15" t="n"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="14" t="n"/>
+      <c r="B198" s="14" t="n"/>
+      <c r="C198" s="14" t="n"/>
+      <c r="D198" s="14">
+        <f>IF(C198="","",LEN(C198))</f>
+        <v/>
+      </c>
+      <c r="E198" s="14" t="n"/>
+      <c r="F198" s="14" t="n"/>
+      <c r="G198" s="14" t="n"/>
+      <c r="H198" s="14" t="n"/>
+      <c r="I198" s="14" t="n"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="15" t="n"/>
+      <c r="B199" s="15" t="n"/>
+      <c r="C199" s="15" t="n"/>
+      <c r="D199" s="15">
+        <f>IF(C199="","",LEN(C199))</f>
+        <v/>
+      </c>
+      <c r="E199" s="15" t="n"/>
+      <c r="F199" s="15" t="n"/>
+      <c r="G199" s="15" t="n"/>
+      <c r="H199" s="15" t="n"/>
+      <c r="I199" s="15" t="n"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="14" t="n"/>
+      <c r="B200" s="14" t="n"/>
+      <c r="C200" s="14" t="n"/>
+      <c r="D200" s="14">
+        <f>IF(C200="","",LEN(C200))</f>
+        <v/>
+      </c>
+      <c r="E200" s="14" t="n"/>
+      <c r="F200" s="14" t="n"/>
+      <c r="G200" s="14" t="n"/>
+      <c r="H200" s="14" t="n"/>
+      <c r="I200" s="14" t="n"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="15" t="n"/>
+      <c r="B201" s="15" t="n"/>
+      <c r="C201" s="15" t="n"/>
+      <c r="D201" s="15">
+        <f>IF(C201="","",LEN(C201))</f>
+        <v/>
+      </c>
+      <c r="E201" s="15" t="n"/>
+      <c r="F201" s="15" t="n"/>
+      <c r="G201" s="15" t="n"/>
+      <c r="H201" s="15" t="n"/>
+      <c r="I201" s="15" t="n"/>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="D2:D201">
+    <cfRule type="cellIs" priority="1" operator="greaterThan" dxfId="0">
+      <formula>75</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="anysvml"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:I4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="16" customWidth="1" min="1" max="1"/>
+    <col width="14" customWidth="1" min="2" max="2"/>
+    <col width="60" customWidth="1" min="3" max="3"/>
+    <col width="10" customWidth="1" min="4" max="4"/>
+    <col width="36" customWidth="1" min="5" max="5"/>
+    <col width="36" customWidth="1" min="6" max="6"/>
+    <col width="36" customWidth="1" min="7" max="7"/>
+    <col width="36" customWidth="1" min="8" max="8"/>
+    <col width="36" customWidth="1" min="9" max="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="22" customHeight="1">
+      <c r="A1" s="16" t="inlineStr">
+        <is>
+          <t>本页仅供参考，请把你的数据填到「填写区」，不要填在这里</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="26" customHeight="1">
+      <c r="A2" s="13" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="B2" s="13" t="inlineStr">
+        <is>
+          <t>品牌</t>
+        </is>
+      </c>
+      <c r="C2" s="13" t="inlineStr">
+        <is>
+          <t>标题</t>
+        </is>
+      </c>
+      <c r="D2" s="13" t="inlineStr">
+        <is>
+          <t>字符数（自动）</t>
+        </is>
+      </c>
+      <c r="E2" s="13" t="inlineStr">
+        <is>
+          <t>五点1</t>
+        </is>
+      </c>
+      <c r="F2" s="13" t="inlineStr">
+        <is>
+          <t>五点2</t>
+        </is>
+      </c>
+      <c r="G2" s="13" t="inlineStr">
+        <is>
+          <t>五点3</t>
+        </is>
+      </c>
+      <c r="H2" s="13" t="inlineStr">
+        <is>
+          <t>五点4</t>
+        </is>
+      </c>
+      <c r="I2" s="13" t="inlineStr">
+        <is>
+          <t>五点5</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="15" t="inlineStr">
+        <is>
+          <t>SKU-DEMO-001</t>
+        </is>
+      </c>
+      <c r="B3" s="15" t="inlineStr">
+        <is>
+          <t>KitchLite</t>
+        </is>
+      </c>
+      <c r="C3" s="15" t="inlineStr">
+        <is>
+          <t>KitchLite Digital Kitchen Scale, Food Scale for Baking and Cooking with LCD Display, 11lb 5kg Capacity, Stainless Steel Plate, Tare Function, Batteries Included</t>
+        </is>
+      </c>
+      <c r="D3" s="15">
+        <f>IF(C3="","",LEN(C3))</f>
+        <v/>
+      </c>
+      <c r="E3" s="15" t="inlineStr">
         <is>
           <t>支持克/盎司/磅/毫升四种单位切换</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" s="15" t="inlineStr">
         <is>
           <t>圆形不锈钢秤盘可拆卸，方便清洗</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" s="15" t="inlineStr">
         <is>
           <t>内置去皮(Tare)功能，换容器不用重新归零</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E3" t="inlineStr">
+      <c r="H3" s="15" t="inlineStr">
+        <is>
+          <t>礼盒包装，适合搬家、烘焙爱好者作为礼物</t>
+        </is>
+      </c>
+      <c r="I3" s="15" t="n"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="14" t="inlineStr">
+        <is>
+          <t>SKU-DEMO-002</t>
+        </is>
+      </c>
+      <c r="B4" s="14" t="inlineStr">
+        <is>
+          <t>ShellGuard</t>
+        </is>
+      </c>
+      <c r="C4" s="14" t="inlineStr">
+        <is>
+          <t>ShellGuard Silicone Phone Case Compatible with iPhone 15 Pro Max, Shockproof Protective Cover with Reinforced Corners, Camera Lens Protection, Wireless Charging Support</t>
+        </is>
+      </c>
+      <c r="D4" s="14">
+        <f>IF(C4="","",LEN(C4))</f>
+        <v/>
+      </c>
+      <c r="E4" s="14" t="inlineStr">
         <is>
           <t>支持无线充电，无需取下手机壳</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H3" t="inlineStr"/>
+      <c r="F4" s="14" t="inlineStr">
+        <is>
+          <t>摄像头独立凸起，镜头不易磨损</t>
+        </is>
+      </c>
+      <c r="G4" s="14" t="inlineStr">
+        <is>
+          <t>内壁绒面工艺，防刮不伤机身</t>
+        </is>
+      </c>
+      <c r="H4" s="14" t="inlineStr"/>
+      <c r="I4" s="14" t="n"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:I1"/>
+  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>